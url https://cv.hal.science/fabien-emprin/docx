--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1183,1052 +1183,1061 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe R. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Varia (28), pp.131-181</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Varia (28), pp.131-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.3286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des enseignants par un simulateur informatique d'interactions humaines : L'exemple du logiciel VTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadat Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 233, pp.180-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Simulator to Help Students with Dyspraxia Learn Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.99-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40751-020-00077-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les simulateurs informatiques, ressources pour la formation des enseignants de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.204-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42330-019-00046-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer une e-formation en prothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de prothèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 188, pp.312 - 321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir une e-formation en odontologie : de la réflexion à la mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de prothèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 188, pp.301-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel d'enseignants et verbalisation au sein d'un dispositif d'accompagnement pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mattéï-Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (23), pp.71-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raised.023.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d'une analyse statistique des données textuelles pour les recherches en didactique : l'exemple de la méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23, pp.179-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portfolio numérique : quelles évolutions des usages et des représentations chez les formateurs d'enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour mieux comprendre les pratiques des formateurs et de formations TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage du 3D à l’école, des situations d’apprentissage a la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajain Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Pettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,208 +2256,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la formation des maîtres à la lumière de la Théorie des Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements, développements, perspectives et rayonnement de la théorie des situations didactiques. Colloque international en l’hommage à l’œuvre scientifique de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Didactique des Mathématiques (ARDM), Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Pettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,726 +2476,726 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC ACE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classroom simulators: a new training approach to investigate teachers’ professional knowledge and support its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Sixth ICMI Study: Advances in Geometry Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium Numérique et égalité des chances dans l’enseignement des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CFEM-ARDM, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEVOIR ET UTILISER UN TEST DE POSITIONNEMENT EN MATHÉMATIQUES À DESTINATION D'ÉTUDIANTS DE MASTER MEEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danos Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49E COLLOQUE COPIRELEM – MARSEILLE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.473-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFÉRENCIATION EN MATHÉMATIQUES ET GESTES PROFESSIONNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49E COLLOQUE COPIRELEM – MARSEILLE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.768-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience et applications pédagogiques innovantes avec HOME I/O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience feedback and innovative pedagogical applications with HOME I/O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.17610-17615, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'enseignement de l'IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lescieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,1601 +3210,1640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2020 : Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les pratiques des enseignants : outil de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDM, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passé, présent et futur des formations aux usages numériques pour les enseignants de mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of a resource stemming from research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">(Re)sources 2018 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS LYON, May 2018, Lyon, France. pp.183-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969674v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of a resource stemming from research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passé, présent et futur des formations aux usages numériques pour les enseignants de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)sources 2018 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS LYON, May 2018, Lyon, France. pp.183-187</w:t>
+              <w:t xml:space="preserve">45ème colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969566v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of a resource stemming from research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re)sources 2018 international conference, ENS de LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies pour l’enseignement, l’apprentissage et la formation en géométrie au premier degre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">école d’été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDM - Association pour la recherche en Didactique des Mathématiques, Aug 2017, Paris, France. pp.351-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichard M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching geometry to students (from five to eight years old) &amp;quot;All that is curved and smooth is not a circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées DAN-ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des pratiques enseignantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle prise en compte des gestes professionnels du maître dans la production de ressources issues de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales de l’APMEP,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APMEP, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XLIIIème colloque international des formateurs de professeurs des écoles en mathématiques COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2016, Le Puy-En-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969682v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle prise en compte des gestes professionnels du maître dans la production de ressources issues de recherches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Teaching geometry to students (from five to eight years old)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIIIème colloque international des formateurs de professeurs des écoles en mathématiques COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2016, Le Puy-En-Velay, France</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.529-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969664v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching geometry to students (from five to eight years old)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Ressources pour la résolution de problèmes et les apprentissages géométriques au cycle 2 : une approche spatiale des figures courbes et du cercle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.529-535</w:t>
+              <w:t xml:space="preserve">LIIème colloque international des formateurs de professeurs des écoles en mathématiques COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM Besançon - COPIRELEM, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287004v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources pour la résolution de problèmes et les apprentissages géométriques au cycle 2 : une approche spatiale des figures courbes et du cercle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Quels critères de validité́, quelle appropriation par les enseignants de ressources issues de recherches en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIIème colloque international des formateurs de professeurs des écoles en mathématiques COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREM Besançon - COPIRELEM, Jun 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">XLIe me colloque de la COPIRELEM :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969671v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels critères de validité́, quelle appropriation par les enseignants de ressources issues de recherches en didactique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIe me colloque de la COPIRELEM :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t>
+              <w:t xml:space="preserve">the 3rd international constructionism conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969768v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of creating educational uses by teachers from a 3D simulation of a house home automation to teach technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4811,428 +4859,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international constructionism conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.247 - 257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t>
+                <w:t xml:space="preserve">Regards croisés sur l’enseignement et la formation de la géométrie à l’école primaire, le point de vue d’ingénierie didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 3rd international constructionism conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t>
+              <w:t xml:space="preserve">XLème colloque international des formateurs de professeurs des écoles en mathématiques (COPIRELEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969612v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l’enseignement et la formation de la géométrie à l’école primaire, le point de vue d’ingénierie didactique</w:t>
+                <w:t xml:space="preserve">Construction d’un Simulateur Informatique de Classe (SIC) pour la formation des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLème colloque international des formateurs de professeurs des écoles en mathématiques (COPIRELEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence EIAH 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et de la Technologie de l'Education (Mons) Université de Mons- Hainault, May 2011, Mons, Belgique. pp.409 - 422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969774v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un Simulateur Informatique de Classe (SIC) pour la formation des enseignants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse d'un problème professionnel dans la formation aux technologies des enseignants de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EIAH 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences et de la Technologie de l'Education (Mons) Université de Mons- Hainault, May 2011, Mons, Belgique. pp.409 - 422</w:t>
+              <w:t xml:space="preserve">Congrès international AREF (Actualité de la recherche en éducation et en formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969622v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse d'un problème professionnel dans la formation aux technologies des enseignants de mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les représentations des enseignants sur l’échec scolaire : étude à partir d’une question contraposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF (Actualité de la recherche en éducation et en formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Informatique de Classe pour former les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée scientifique autour des environnements de simulation numérique et leurs apports à la pédagogie universitaire - ESN 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,51 +5570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Esther Azogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation en Santé 2019 - SofraSim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5757,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,77 +5789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERMEL Géométrie CE2/CM - Éd. 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fremin Marianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6051,64 +5991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les Essentielles ERMEL CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6152,77 +6092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Essentielles ERMEL - Maths CM1 Éd. 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6253,64 +6193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERMEL - GÉOMÉTRIE CP/CE1 ÉD. 2020 - GUIDE + RESSOURCES TÉLÉCHARGEABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,64 +6303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essentielles ERMEL CE2 : 15 situations pour l'apprentissage de la numération et du calcul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,64 +6501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Essentielles ERMEL - Maths CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,64 +6602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essentielles ERMEL CE1 : 15 situations pour l'apprentissage de la numération et du calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,64 +6716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essentielles ERMEL CP : 15 situations pour l'apprentissage de la numération et du calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,51 +6905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à (se) représenter l’espace,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajain Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRDP de Champagne Ardenne - REIMS, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7040,51 +6980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombre et calcul au cycle 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajain Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7227,268 +7167,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of a human interaction simulator to teach geometry to dyspraxic pupils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Fabrice Vandebrouck, Fabien Emprin, Cécile Ouvrier-Buffet et Laurent Vivier. </w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXIe école d’été de didactique des mathématiques, Sainte-Marie-de-Ré, 18-24 octobre 2021, IREM, pp.91-112, 2023, 978-2-86612-407-6</w:t>
+              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space: resources, practices and training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.129-153, 2023, Education Set, 978-1-7863-0840-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608034v1</w:t>
+                <w:t xml:space="preserve">hal-04238087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a human interaction simulator to teach geometry to dyspraxic pupils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Vandebrouck, Fabien Emprin, Cécile Ouvrier-Buffet et Laurent Vivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space: resources, practices and training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.129-153, 2023, Education Set, 978-1-7863-0840-5</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIe école d’été de didactique des mathématiques, Sainte-Marie-de-Ré, 18-24 octobre 2021, IREM, pp.91-112, 2023, 978-2-86612-407-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238087v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution d’un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique : ressources, pratiques et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, ISTE Editions, pp.135-160, 2023, Innovation en sciences de l’éducation, Série Éducation, 2017-, 978-1-78405-954-5</w:t>
@@ -7956,51 +7896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8533,64 +8473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Matteï-Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne-Ardenne (URCA); Centre d'études et de recherches sur les emplois et les professionnalisations (Cérep). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8899,51 +8839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD76703D"/>
+    <w:nsid w:val="0C78D4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9047,51 +8987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E9BA9ED3"/>
+    <w:nsid w:val="4ADF39C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9195,51 +9135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A1E7E26"/>
+    <w:nsid w:val="9C77CCD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9343,51 +9283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D67982CF"/>
+    <w:nsid w:val="12880489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9491,51 +9431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60036F7E"/>
+    <w:nsid w:val="454B4ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9639,51 +9579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="256FDC0E"/>
+    <w:nsid w:val="BEA41650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9787,51 +9727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AA6AFCAB"/>
+    <w:nsid w:val="B43E1ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9935,51 +9875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B0186FB1"/>
+    <w:nsid w:val="2566AFBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10083,51 +10023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C0F69ADE"/>
+    <w:nsid w:val="C44A57E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10338,51 +10278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-emprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0166-8489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086946641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.emprin@univ-reims.fr?subject=Depuis%20le%20CV%20en%20ligne%20URCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachathomeio.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teachathomeio.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.unige.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadat Patrick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00046-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.458" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajain Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danos Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Argaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lescieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gerdil-Margueron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fremin Marianne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/ermel-geometrie-cpce1-ed-2020-guide-ressources-telechargeables-9782218998812" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Emprin-Charotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/enseigner-les-mathematiques-en-maternelle.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969480v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/pratiques-techniques/zooms-sur-la-classe-de-mathematiques.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Assude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-emprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0166-8489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086946641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.emprin@univ-reims.fr?subject=Depuis%20le%20CV%20en%20ligne%20URCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachathomeio.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teachathomeio.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.unige.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.3286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadat Patrick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00046-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajain Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danos Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Argaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lescieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gerdil-Margueron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fremin Marianne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/ermel-geometrie-cpce1-ed-2020-guide-ressources-telechargeables-9782218998812" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Emprin-Charotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/enseigner-les-mathematiques-en-maternelle.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969480v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/pratiques-techniques/zooms-sur-la-classe-de-mathematiques.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Assude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>