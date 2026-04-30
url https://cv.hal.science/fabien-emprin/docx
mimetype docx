--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -4103,239 +4103,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des pratiques enseignantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabra</w:t>
+                <w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées DAN-ESPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969711v1</w:t>
+                <w:t xml:space="preserve">hal-01780735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Vigário</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation des pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journées DAN-ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780735v1</w:t>
+                <w:t xml:space="preserve">hal-02969711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prise en compte des gestes professionnels du maître dans la production de ressources issues de recherches</w:t>
               </w:r>
@@ -4699,217 +4699,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t>
+                <w:t xml:space="preserve">Process of creating educational uses by teachers from a 3D simulation of a house home automation to teach technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 3rd international constructionism conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t>
+              <w:t xml:space="preserve">3rd international constructionism conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.247 - 257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969612v1</w:t>
+                <w:t xml:space="preserve">hal-02969603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of creating educational uses by teachers from a 3D simulation of a house home automation to teach technology</w:t>
+                <w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international constructionism conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.247 - 257</w:t>
+              <w:t xml:space="preserve">the 3rd international constructionism conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969603v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’enseignement et la formation de la géométrie à l’école primaire, le point de vue d’ingénierie didactique</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des enseignants sur l’échec scolaire : étude à partir d’une question contraposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF (Actualité de la recherche en éducation et en formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6297,225 +6297,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les essentielles ERMEL CE2 : 15 situations pour l'apprentissage de la numération et du calcul.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Douaire</w:t>
+                <w:t xml:space="preserve">Enseigner les mathématiques en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Canopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, AGIR, 978-2-240-04721-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969413v1</w:t>
+                <w:t xml:space="preserve">hal-03087741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les mathématiques en maternelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Castel</w:t>
+                <w:t xml:space="preserve">Les essentielles ERMEL CE2 : 15 situations pour l'apprentissage de la numération et du calcul.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau Canopé</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03087741v1</w:t>
+                <w:t xml:space="preserve">hal-02969413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Essentielles ERMEL - Maths CE2</w:t>
               </w:r>
@@ -6641,51 +6641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6830,51 +6830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rallye Mathématique à l’école maternelle, Oui c'est possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SCEREN - CRDP Champagne-Ardenne, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6993,51 +6993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajain Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bordas, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8068,51 +8068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières compétences pour accéder au dénombrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nombre au cycle 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP du Centre, pp.23-34, 2010, 978-2-240-03120-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,51 +8395,51 @@
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8839,51 +8839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C78D4ED"/>
+    <w:nsid w:val="23C480C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8987,51 +8987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ADF39C3"/>
+    <w:nsid w:val="49BE05F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9135,51 +9135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9C77CCD0"/>
+    <w:nsid w:val="353722A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9283,51 +9283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12880489"/>
+    <w:nsid w:val="F309A412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9431,51 +9431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="454B4ACF"/>
+    <w:nsid w:val="44A0BD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9579,51 +9579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BEA41650"/>
+    <w:nsid w:val="C0E3771A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9727,51 +9727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B43E1ED9"/>
+    <w:nsid w:val="47AF3221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9875,51 +9875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2566AFBF"/>
+    <w:nsid w:val="41721D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10023,51 +10023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C44A57E0"/>
+    <w:nsid w:val="165CCC5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10278,51 +10278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-emprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0166-8489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086946641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.emprin@univ-reims.fr?subject=Depuis%20le%20CV%20en%20ligne%20URCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachathomeio.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teachathomeio.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.unige.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.3286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadat Patrick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00046-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajain Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danos Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Argaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lescieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gerdil-Margueron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fremin Marianne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/ermel-geometrie-cpce1-ed-2020-guide-ressources-telechargeables-9782218998812" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Emprin-Charotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/enseigner-les-mathematiques-en-maternelle.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969480v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/pratiques-techniques/zooms-sur-la-classe-de-mathematiques.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Assude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-emprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0166-8489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086946641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.emprin@univ-reims.fr?subject=Depuis%20le%20CV%20en%20ligne%20URCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachathomeio.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teachathomeio.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.unige.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.3286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadat Patrick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00046-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajain Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danos Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Argaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lescieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gerdil-Margueron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fremin Marianne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/ermel-geometrie-cpce1-ed-2020-guide-ressources-telechargeables-9782218998812" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Emprin-Charotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/enseigner-les-mathematiques-en-maternelle.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969480v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/pratiques-techniques/zooms-sur-la-classe-de-mathematiques.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Assude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>