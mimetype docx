--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,8784 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8732 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien EMPRIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en didactique des mathématiquesDirecteur de l'INSPé de l'acamédie de Reims</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0166-8489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086946641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=hHw7FSEAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nom : EMPRIN</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prénom : Fabien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Qualification : Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section CNU : 26ème section</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien.emprin@univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THEMES DE RECHERCHE DÉVELOPPÉS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des pratiques de formation aux technologies :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scenarios de formation basés sur l’analyse de pratiques et la réflexivité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation des pratiques enseignantes : SIC – Simulateur Informatique de Classe (cerep-sic.univ-reims.fr) et SAP (Simulateur d'Analyse de Pratiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages des learning analytics pour la formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des usages des technologies numériques et des pratiques enseignantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement des Mathématiques. (équipe GUPTEN - Action Concertée Incitative (ACI) &amp;quot;Éducation et Formation&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages des simulateurs : projet DOMUS – Home I/O – simulateur de maison à domotiser (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://teachathomeio.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieries didactiques et pédagogiques : apprentissages géométriques et résolution de problèmes à l’école primaire (Collaboration nationale : équipe ERMEL – Ifé – Ens Lyon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HYPE 13 : HYbrider et Partager les Enseignements (ANR porté par l'Université de Pau et des Pays de l'Adour) (</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SIC : Simulateur Informatique de Classe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SAP : Simulateur d'analyse de Pratique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche action autour de la conférence de consensus sur la différenciation pédagogique - DSDEN52 - Canopé – Cnesco</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transformation des espaces d'apprentissages liées à la démarche BYOD (Bring Your Own Device) en collège</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domus : Home I/O. Simulation 3D d’une maison à domotiser. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.teachathomeio.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trophée des Technologies Éducatives Educatice 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GUPTEN : Genèses d'usages professionnels des technologies chez les enseignants</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PNE : (Pôle Nord Est des IUFM) Effets des pratiques de formation sur les pratiques professionnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèse (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Booms (codirection, Directeur : Stéphane Brau- Antony)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ordinateur des élèves porteurs de troubles de l’acquisition des coordinations comme objet-frontière ?</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eman El Shatti (codirection : Hussein Sabra)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Deaf Hard of Hearing Mathematics Education in Kuwait-France Cross-Cultural-Study: Challenges and Needs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oleg Chervov (cotutelle : France et Russie avec Azat Moukhametchine (Азат Мухаметшин) de l’Université pédagogique d’État de Nabiérejnyé Tchelny )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse comparée de l'intégration des simulations informatiques dans l'enseignement et la formation des enseignants en Russie et en France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bocquet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les processus d’apprentissage, par simulation, des professionnels en soins infirmiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèse (soutenu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Florence Peters (codirection, Directeur : Cécile Ouvrier Buffet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un trouble à l'interface entre différents champs disciplinaires (handicap, santé et formation) : la dyscalculie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peteers, F. (2018). Un trouble à l’interface entre différents champs disciplinaires (handicap, santé et formation): la dyscalculie, une approche didactique (Doctoral dissertation, Reims).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de lecture et relecteur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revue Petit x, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Revue Grand N, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Revue RDM, Recherches en didactique des mathématiques (relecteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque EMF 2018 – Espace Mathématique Francophone - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://emf.unige.ch</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">XVII</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Congrès international de l'AMSE-AMCE-WAER (Association Mondiale des Sciences de l’Éducation) du 3 au 8 juin 2012 à Reims, Recherches en Éducation et en Formation : Enjeux et défis aujourd'hui dans le monde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symposium : Rapports entre formation des enseignants et pratiques en classe : le cas des TICE dans différents pays européens : au sein du XVIIe Congrès mondial de sciences de l’éducation, AMSE-AMCE-WAER, Reims, 3-8 juin 2012 Co-organisateur avec Giorgos Psycharis (Greece)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2013 : Co responsable du projet PNE (Pôle Nord Est) : Effets des pratiques de formation sur les pratiques professionnelles des enseignants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité de diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - parcours IeFUN : ingénieri des e-Formations et des usages du numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2013 : Responsable de la mention de Master éducation et formation (MEF) de la Spécialité de Master éducation enfance enseignement (EEE) (URCA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2014 : responsable des parcours 1er degré et Enseignement de formation du Master métiers de l'enseignement, de l'éducation et de la formation (MEEF)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances mathématiques pour enseigner au premier degré - analyse d’une proposition en première année de licence pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.74 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et didactique des mathématiques : état des lieux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe R. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Varia (28), pp.131-181. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations didactiques lors de l’inclusion d’un élève équipé d’un matériel pédagogique adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Booms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brau-Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.203-221. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.097.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les bases de la commande logique avec HOME I/O et Scratch 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1025. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20231025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des enseignants par un simulateur informatique d'interactions humaines : L'exemple du logiciel VTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadat Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233, pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Simulator to Help Students with Dyspraxia Learn Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Petitfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.99-121. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40751-020-00077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les simulateurs informatiques, ressources pour la formation des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-019-00046-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une e-formation en prothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunot-Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.312 - 321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une e-formation en odontologie : de la réflexion à la mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunot-Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel d'enseignants et verbalisation au sein d'un dispositif d'accompagnement pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mattéï-Mieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (23), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.023.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'une analyse statistique des données textuelles pour les recherches en didactique : l'exemple de la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.179-200. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique : quelles évolutions des usages et des représentations chez les formateurs d'enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du 3D à l’école, des situations d’apprentissage a la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajain Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux comprendre les pratiques des formateurs et de formations TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Pettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC ACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Pettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la formation des maîtres à la lumière de la Théorie des Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements, développements, perspectives et rayonnement de la théorie des situations didactiques. Colloque international en l’hommage à l’œuvre scientifique de Guy Brousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique des Mathématiques (ARDM), Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom simulators: a new training approach to investigate teachers’ professional knowledge and support its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Sixth ICMI Study: Advances in Geometry Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFÉRENCIATION EN MATHÉMATIQUES ET GESTES PROFESSIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49E COLLOQUE COPIRELEM – MARSEILLE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.768-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Petitfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Numérique et égalité des chances dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFEM-ARDM, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et utiliser un test de positionnement en mathématiques à destination d'étudiants de master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danos Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49E COLLOQUE COPIRELEM – MARSEILLE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.473-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et applications pédagogiques innovantes avec HOME I/O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback and innovative pedagogical applications with HOME I/O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.17610-17615, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'enseignement de l'IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2020 : Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les pratiques des enseignants : outil de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of a resource stemming from research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)sources 2018 international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS LYON, May 2018, Lyon, France. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, présent et futur des formations aux usages numériques pour les enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème colloque COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of a resource stemming from research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re)sources 2018 international conference, ENS de LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichard M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies pour l’enseignement, l’apprentissage et la formation en géométrie au premier degre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM - Association pour la recherche en Didactique des Mathématiques, Aug 2017, Paris, France. pp.351-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching geometry to students (from five to eight years old) &amp;quot;All that is curved and smooth is not a circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigário</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées DAN-ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte des gestes professionnels du maître dans la production de ressources issues de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème colloque international des formateurs de professeurs des écoles en mathématiques COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2016, Le Puy-En-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching geometry to students (from five to eight years old)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.529-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour la résolution de problèmes et les apprentissages géométriques au cycle 2 : une approche spatiale des figures courbes et du cercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIIème colloque international des formateurs de professeurs des écoles en mathématiques COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Besançon - COPIRELEM, Jun 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process of creating educational uses by teachers from a 3D simulation of a house home automation to teach technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international constructionism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.247 - 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd international constructionism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels critères de validité́, quelle appropriation par les enseignants de ressources issues de recherches en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIe me colloque de la COPIRELEM :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’enseignement et la formation de la géométrie à l’école primaire, le point de vue d’ingénierie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLème colloque international des formateurs de professeurs des écoles en mathématiques (COPIRELEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM - COPIRELEM, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Simulateur Informatique de Classe (SIC) pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des Sciences et de la Technologie de l'Education (Mons) Université de Mons- Hainault, May 2011, Mons, Belgique. pp.409 - 422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des enseignants sur l’échec scolaire : étude à partir d’une question contraposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse d'un problème professionnel dans la formation aux technologies des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic engineering for teachers education courses in mathematics using ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CERME conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of teacher education in mathematics and ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CERME conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home I/O and Factory I/O simulation software for STEM education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">une journée scientifique autour des environnements de simulation numérique et leurs apports à la pédagogie universitaire -ESN 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Informatique de Classe pour former les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique autour des environnements de simulation numérique et leurs apports à la pédagogie universitaire - ESN 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATEUR D'INTERACTIONS HUMAINES POUR LA PRISE EN CHARGE GLOBALE DU PATIENT DANS LA FORMATION INITIALE EN ODONTOLOGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gudin de Vallerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle-Esther Azogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunot-Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation en Santé 2019 - SofraSim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERMEL Géométrie CE2/CM - Éd. 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremin Marianne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.256, 2024, 978-2-401-10802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : preuve, modélisation et technologies numériques. Volume des ateliers des actes de la XXIe école d'été de didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Essentielles ERMEL CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremin Marianne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.256, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essentielles ERMEL - Maths CM1 Éd. 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hatier. Hatier, pp.256, 2021, 978-2-401-07927-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERMEL - GÉOMÉTRIE CP/CE1 ÉD. 2020 - GUIDE + RESSOURCES TÉLÉCHARGEABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremin Marianne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-218-99881-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essentielles ERMEL CE2 : 15 situations pour l'apprentissage de la numération et du calcul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, AGIR, 978-2-240-04721-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essentielles ERMEL - Maths CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier. Hatier, 1 (1), pp.256, 2019, 978-2-218-99878-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essentielles ERMEL CE1 : 15 situations pour l'apprentissage de la numération et du calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, 239 p., 2017, Collection ERMEL, ISSN 1773-7206, 978-2-218-99876-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essentielles ERMEL CP : 15 situations pour l'apprentissage de la numération et du calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Claude Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gerdil-Margueron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, 223 p., 2016, Collection ERMEL, ISSN 1773-7206, 978-2-218-99873-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rallye Mathématique à l’école maternelle, Oui c'est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCEREN - CRDP Champagne-Ardenne, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à (se) représenter l’espace,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajain Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Champagne Ardenne - REIMS, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre et calcul au cycle 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajain Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordas, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateurs et ingénieries de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie HOROKS; Aline ROBERT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques (se) former au métier d'enseignant du secondaire à partir d’analyses de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Conté PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-296, 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a human interaction simulator to teach geometry to dyspraxic pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Petitfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space: resources, practices and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.129-153, 2023, Education Set, 978-1-7863-0840-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Fabien Emprin, Cécile Ouvrier-Buffet et Laurent Vivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIe école d’été de didactique des mathématiques, Sainte-Marie-de-Ré, 18-24 octobre 2021, IREM, pp.91-112, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Petitfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique : ressources, pratiques et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, ISTE Editions, pp.135-160, 2023, Innovation en sciences de l’éducation, Série Éducation, 2017-, 978-1-78405-954-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Practices to Design Computer Simulators for Trainees’ and Mentors’ Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe R. Richard; M. Pilar Vélez; Steven Van Vaerenbergh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education in the Age of Artificial Intelligence: How Artificial Intelligence can Serve Mathematical Human Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.319-341, 2022, Mathematics Education in the Digital Era, ISSN 2211-8136, 978-3-030-86908-3. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86909-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur informatique de classe pour la formation et la recherche : quelle place des recherches en didactique dans la conception et l'expérimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Lagrange; Maha Abboud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques pour l'apprentissage, l'enseignement et la formation‎ : perspectives didactiques sur la conception et le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IREM de Paris-Université Denis Diderot, pp.11-22, 2018, Cahiers du Laboratoire de didactique André Revuz, ISSN 2105-5203, 978-2-86612-387-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Words and Discourse: From Quantitative to Qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Devin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.151 - 165, 2017, 9783319619781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Devin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.227 - 246, 2016, 9782724618952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation aux TICE : dialectique entre recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagrange, Jean-Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques pour l’enseignement : usages et genèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-240, 2013, Collection Formation (Toulouse), ISSN 1290-6999, 978-2-36630-016-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durpaire, Jean-Louis; Mégard, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nombre au cycle 3 : apprentissages numériques : mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCÉRÉN-CNDP, 2012, Programmes et ressources, 978-2-240-03303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les technologies de l'information et de la communication (Tice) dans l'enseignement en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durpaire, Jean-Louis; Mégard, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nombre au cycle 3 : apprentissages numériques : mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCÉRÉN-CNDP, pp.115-120, 2012, 978-2-240-03303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières compétences pour accéder au dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Emprin-Charotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nombre au cycle 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP du Centre, pp.23-34, 2010, 978-2-240-03120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour la réflexion sur les programmes de mathématiques de l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'observation et d'analyse sur l'enseignement à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet CCC (Canopé Grand Est/CNESCO/Cérep, 2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Matteï-Mieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne-Ardenne (URCA); Centre d'études et de recherches sur les emplois et les professionnalisations (Cérep). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale et continue pour l'enseignement des mathématiques avec les TICE : cadre d'analyse des formations et ingénierie didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Paris-Diderot - Paris VII, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des savoirs dans la formation des enseignants aux mathématiques. De l’analyse des pratiques de formation à la simulation informatique en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Reims Champagne Ardenne (URCA), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02408682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8839,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23C480C1"/>
+    <w:nsid w:val="1B0A33F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8987,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49BE05F4"/>
+    <w:nsid w:val="019ED0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9135,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="353722A9"/>
+    <w:nsid w:val="F25F10FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9283,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F309A412"/>
+    <w:nsid w:val="7C872DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9431,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="44A0BD16"/>
+    <w:nsid w:val="FC6140D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9579,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C0E3771A"/>
+    <w:nsid w:val="6CA9EF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9727,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="47AF3221"/>
+    <w:nsid w:val="69BCA2DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9875,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="41721D8C"/>
+    <w:nsid w:val="D7C5D609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10023,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="165CCC5C"/>
+    <w:nsid w:val="BF7F9954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10278,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-emprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0166-8489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086946641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.emprin@univ-reims.fr?subject=Depuis%20le%20CV%20en%20ligne%20URCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachathomeio.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teachathomeio.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.unige.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.3286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadat Patrick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00046-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajain Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danos Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Argaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lescieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gerdil-Margueron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fremin Marianne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/ermel-geometrie-cpce1-ed-2020-guide-ressources-telechargeables-9782218998812" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Emprin-Charotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/enseigner-les-mathematiques-en-maternelle.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969480v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/pratiques-techniques/zooms-sur-la-classe-de-mathematiques.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Assude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-emprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0166-8489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086946641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hHw7FSEAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.emprin@univ-reims.fr?subject=Depuis%20le%20CV%20en%20ligne%20URCA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachathomeio.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teachathomeio.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.unige.ch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851264v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.3286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadat Patrick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00046-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.458" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajain Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Argaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danos Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lescieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gerdil-Margueron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fremin Marianne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/ermel-geometrie-cpce1-ed-2020-guide-ressources-telechargeables-9782218998812" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Emprin-Charotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/enseigner-les-mathematiques-en-maternelle.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/pratiques-techniques/zooms-sur-la-classe-de-mathematiques.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839008v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Assude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110887v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>