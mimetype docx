--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -404,67 +404,71 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -1618,563 +1622,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive analysis of CO2 exchanges in agro-ecosystems based on a generic soil-crop model-derived methodology</w:t>
+                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109621⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.224-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188437v1</w:t>
+                <w:t xml:space="preserve">hal-03876320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive analysis of CO2 exchanges in agro-ecosystems based on a generic soil-crop model-derived methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.224-238. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 340, pp.109621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876320v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t>
+                <w:t xml:space="preserve">The AMG model coupled with Rock-Eval® analysis accurately predicts cropland soil organic carbon dynamics in the Tuojiang River Basin, Southwest China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Le Noë</w:t>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Z Abramoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bruni</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.118850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093388v1</w:t>
+                <w:t xml:space="preserve">hal-04188444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AMG model coupled with Rock-Eval® analysis accurately predicts cropland soil organic carbon dynamics in the Tuojiang River Basin, Southwest China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Wang</w:t>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Rose Z Abramoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 345, pp.118850. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188444v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm-scale practical strategies to increase nitrogen use efficiency and reduce nitrogen footprint in crop production across the North China Plain</w:t>
               </w:r>
@@ -2288,295 +2292,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
+                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kanari</w:t>
+                <w:t xml:space="preserve">J. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">F. Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546659v1</w:t>
+                <w:t xml:space="preserve">hal-03766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giauffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fingar</w:t>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766098v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
               </w:r>
@@ -3085,51 +3089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The simple AMG model accurately simulates organic carbon storage in soils after repeated application of exogenous organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,51 +3526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt-Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4510,689 +4514,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions over the long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Brancourt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.208-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9796-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608018v1</w:t>
+                <w:t xml:space="preserve">hal-01608803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage and nitrate leaching assessed during 7 years under perennial and annual bioenergy crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.656-670. </w:t>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-015-9710-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640093v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drainage and nitrate leaching assessed during 7 years under perennial and annual bioenergy crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.656-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-015-9710-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605076v1</w:t>
+                <w:t xml:space="preserve">hal-02640093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of cumulative applications of N-15-labelled fertiliser in perennial and annual bioenergy crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vitte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.030⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631859v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions over the long term</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fate of cumulative applications of N-15-labelled fertiliser in perennial and annual bioenergy crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Gréhan</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leonard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.208-224. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.76-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9796-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608803v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in soil carbon stocks under perennial and annual bioenergy crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5291,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Shield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.1735-1749. </w:t>
@@ -5386,51 +5390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water uptake and root distribution of different perennial and annual bioenergy crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,51 +6531,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water, nitrogen and carbon balance of bioenergy crops: impact of crop species and cropping practices</w:t>
+                <w:t xml:space="preserve">Water, nitrogen and carbon balance of bioenergy crops : impact of crop species and cropping practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soil study. AgroParisTech, 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -6755,286 +6759,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frida Keuper</w:t>
+                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinesch Bernard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590317v1</w:t>
+                <w:t xml:space="preserve">hal-04639401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seydina Ba</w:t>
+                <w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sidy Sow</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinesch Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Union of Soil Sciences; The Italian Society of Soil Science, May 2024, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639401v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
               </w:r>
@@ -7139,1075 +7143,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Calone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luz Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio360 Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262852v1</w:t>
+                <w:t xml:space="preserve">hal-05238181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Le-Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+                <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. STICS Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+              <w:t xml:space="preserve">Bio360 Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637949v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Le Noé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Klervi Le-Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209620v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luz Cayuela</w:t>
+                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Lagomarsino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Julia Le Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 1p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238181v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346651v1</w:t>
+                <w:t xml:space="preserve">hal-04326978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
+                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637939v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+                <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Duval</w:t>
+                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326978v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,51 +8219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t>
@@ -8288,51 +8292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Calone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8407,168 +8411,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981424v1</w:t>
+                <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’évolution du carbone organique dans les sols agricoles : travaux récents autour du modèle AMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8584,238 +8588,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire COMIFER Les matières organiques dans les sols agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
+              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635524v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,277 +8985,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+                <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737949v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating innovative cropping systems aiming at producing biomass while reducing greenhouse gas emissions in the Hauts-de-France region</w:t>
               </w:r>
@@ -9362,77 +9366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of soil carbon models using a Rock-Eval-based initialization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,51 +9539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on “Plant Nutrition, Growth &amp; Environment Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VISCEA, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9604,77 +9608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9729,51 +9733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of temporal Soil Organic Carbon stock changes by accounting for spatial variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10655,333 +10659,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration et validation multi-sites d'une version de recherche du modèle STICS pour simuler sur le long terme une culture pérenne : Miscanthus x giganteus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Strullu</w:t>
+                <w:t xml:space="preserve">Investigating the longterm biomass yield of Miscanthus giganteus and switchgrass when harvested as a green energy feedstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. 103 p</w:t>
+              <w:t xml:space="preserve">23. European Biomass Conference and Exhibition, 1-4 June 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741163v1</w:t>
+                <w:t xml:space="preserve">hal-02744302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the longterm biomass yield of Miscanthus giganteus and switchgrass when harvested as a green energy feedstock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.E. Yates</w:t>
+                <w:t xml:space="preserve">Amélioration et validation multi-sites d'une version de recherche du modèle STICS pour simuler sur le long terme une culture pérenne : Miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Riche</w:t>
+                <w:t xml:space="preserve">N. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. European Biomass Conference and Exhibition, 1-4 June 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">X. Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744302v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water drainage and nitrate leaching under contrasted biomass crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11327,64 +11331,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
@@ -11426,90 +11430,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new machine-learning model to partition soil organic carbon into its centennially stable and active fractions based on Rock-Eval(r) thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. p. EGU24-11107, 2024, </w:t>
@@ -11541,234 +11545,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapation du modèle AMG pour simuler l'évolution du stock de carbone du sol sous une culture énergétique pérenne : cas du miscanthus</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crop residue management and N2O emissions: is it worth worrying? A 12-years experiment on arable cropping system in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keuper Frida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornet Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duval Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferchaud Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025452v1</w:t>
+                <w:t xml:space="preserve">hal-04136226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop residue management and N2O emissions: is it worth worrying? A 12-years experiment on arable cropping system in northern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapation du modèle AMG pour simuler l'évolution du stock de carbone du sol sous une culture énergétique pérenne : cas du miscanthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia. 2023</w:t>
+              <w:t xml:space="preserve">16. Rencontres de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136226v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t>
               </w:r>
@@ -11780,64 +11784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11879,103 +11883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
@@ -12168,51 +12172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12250,77 +12254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,381 +12373,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does soil organic matter stoichiometry varied with agricultural practices on the long-term?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25072.20486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785845v1</w:t>
+                <w:t xml:space="preserve">hal-02940593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does soil organic matter stoichiometry varied with agricultural practices on the long-term?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940593v1</w:t>
+                <w:t xml:space="preserve">hal-02790026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+                <w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
+              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790026v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la lixiviation, de la minéralisation et du bilan d'azote d'une expérimentation conduite pendant 34 ans en sol crayeux</w:t>
               </w:r>
@@ -12880,51 +12884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Drochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12969,368 +12973,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecobordure bocage armoricain, un indicateur pour évaluer l'état écologique de la végétation des bordures de champs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+                <w:t xml:space="preserve">Combining a field experiment and modelling to understand the effect of management practices on N2O emissions in Miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 12 - Dynamique des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">14th European Society of Agronomy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458655v1</w:t>
+                <w:t xml:space="preserve">hal-01605784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrage et validation d'une nouvelle espèce dans le modèle STICS : le triticale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelzer</w:t>
+                <w:t xml:space="preserve">Ecobordure bocage armoricain, un indicateur pour évaluer l'état écologique de la végétation des bordures de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rennes, France. 2015</w:t>
+              <w:t xml:space="preserve">ECOVEG 12 - Dynamique des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536510v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a field experiment and modelling to understand the effect of management practices on N2O emissions in Miscanthus x giganteus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Peyrard</w:t>
+                <w:t xml:space="preserve">Paramétrage et validation d'une nouvelle espèce dans le modèle STICS : le triticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Society of Agronomy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">Xème Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605784v1</w:t>
+                <w:t xml:space="preserve">hal-01536510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions</w:t>
               </w:r>
@@ -13437,90 +13441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining a critical nitrogen dilution curve in Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13687,51 +13691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizome filling seems to be triggered by climatic events in Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13739,51 +13743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bethancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perennial Biomass Crops for a Resource Constrained World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hohenheim, Germany. 2015</w:t>
@@ -13976,64 +13980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Agronomy - ESA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Debrecen, Hungary. 2014</w:t>
@@ -14177,338 +14181,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root distribution and water uptake of contrasted biomass crops in a deep loamy soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Belowground biomass and root distribution of two perennial biomass crops in a deep loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Helsinki, Finland. 2012, 12th Congress of the European Society for Agronomy</w:t>
+              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745975v1</w:t>
+                <w:t xml:space="preserve">hal-04637251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil structure and root distribution of biomass crops in a deep loamy soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Root distribution and water uptake of contrasted biomass crops in a deep loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012, 19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
+              <w:t xml:space="preserve">12th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Helsinki, Finland. 2012, 12th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186839v1</w:t>
+                <w:t xml:space="preserve">hal-02745975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belowground biomass and root distribution of two perennial biomass crops in a deep loamy soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil structure and root distribution of biomass crops in a deep loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012, 19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637251v1</w:t>
+                <w:t xml:space="preserve">hal-01186839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing contrasted biomass crops cultivated under different cropping managements</w:t>
               </w:r>
@@ -14621,64 +14625,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15537,90 +15541,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de COS doivent être validés par des séries temporelles indépendantes pour permettre une prédiction fiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Abramoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15898,51 +15902,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and monitoring methodologies for soil carbon balance and recommendations for drafting a low carbon label method. ADEME Report. Convention n*18-03-C0034</w:t>
+                <w:t xml:space="preserve">Analyse des méthodologies d’évaluation et de suivi du bilan carbone des sols et recommandations pour l’écriture d’une méthode grande culture dans le cadre du label Bas-Carbone. Rapport ADEME. Convention n*18-03-C0034.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
@@ -15974,97 +15978,97 @@
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; LISIS; NATAÏS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326539v1</w:t>
+                <w:t xml:space="preserve">hal-03212854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des méthodologies d’évaluation et de suivi du bilan carbone des sols et recommandations pour l’écriture d’une méthode grande culture dans le cadre du label Bas-Carbone. Rapport ADEME. Convention n*18-03-C0034.</w:t>
+                <w:t xml:space="preserve">Evaluation and monitoring methodologies for soil carbon balance and recommendations for drafting a low carbon label method. ADEME Report. Convention n*18-03-C0034</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
@@ -16096,73 +16100,73 @@
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; LISIS; NATAÏS. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212854v2</w:t>
+                <w:t xml:space="preserve">hal-03326539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIGNOGUIDE : Guide d’aide au choix des cultures lignocellulosiques</w:t>
               </w:r>
@@ -16578,51 +16582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de la performance agronomique des systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romario Aronson Clifford Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16743,51 +16747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFB4AC0A"/>
+    <w:nsid w:val="F3AB1E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16974,51 +16978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ferchaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2078-3570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119929686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Restovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Portela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Andriulo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109637" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Borujerdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stoumann Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624613v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rakotovololona" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.01.039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137734096127456E12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9710-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9796-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yates" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9625-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Machet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12065" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mdc6-7z59" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Savour&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009039" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00749753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03046959v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Rupngam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20118" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourdet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052971v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603995v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741163v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yates" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025452v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940593v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25072.20486" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735668v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792815v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793016v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Hulmel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192452v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_20" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021228v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875899" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553490v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d5180028612a3d42ec92a413e602d13517f1867;origin=https://github.com/inrae/AMG_base;visit=swh:1:snp:298de481adeabba42ced781c5f8c06a180b4ff53;anchor=swh:1:rev:a58003ca5bc750953d236a1d7d3651abfaf7a34e" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013158v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603736v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602016v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458500v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458542v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ferchaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2078-3570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119929686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Restovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Portela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Andriulo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109637" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Borujerdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stoumann Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624613v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rakotovololona" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.01.039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137734096127456E12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9796-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9710-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yates" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9625-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Machet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12065" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mdc6-7z59" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Savour&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009039" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00749753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03046959v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Rupngam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20118" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourdet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052971v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603995v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741163v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yates" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025452v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25072.20486" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735668v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536510v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792815v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793016v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Hulmel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192452v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_20" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021228v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875899" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553490v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d5180028612a3d42ec92a413e602d13517f1867;origin=https://github.com/inrae/AMG_base;visit=swh:1:snp:298de481adeabba42ced781c5f8c06a180b4ff53;anchor=swh:1:rev:a58003ca5bc750953d236a1d7d3651abfaf7a34e" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013158v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603736v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602016v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458500v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458542v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>