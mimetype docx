--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,3710 +321,3702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking tillage as a strategic practice in agroecological farming systems with carbon, climate, and pest management trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Bruni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03575-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546924v1</w:t>
+                <w:t xml:space="preserve">hal-05607973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop residues moderately influence cumulative N2O emissions through their carbon to nitrogen ratio in a 12-year experiment in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Belleville</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Keuper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01072-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05477650v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Climate Change: The Role of Integrated Soil Fertility Management for Sustaining Future Maize Yield in Sub‐Saharan Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop residues moderately influence cumulative N2O emissions through their carbon to nitrogen ratio in a 12-year experiment in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Couëdel</w:t>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatien N. Falconnier</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Six</w:t>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70720⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01072-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502555v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the use of plant protection products and greenhouse gas emissions in arable farming systems in northern France (System-Eco+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Climate Change: The Role of Integrated Soil Fertility Management for Sustaining Future Maize Yield in Sub‐Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien N. Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestin Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Belleville</w:t>
+                <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Darras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Leonard</w:t>
+                <w:t xml:space="preserve">Johan Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98, pp.71-83. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), pp.e70720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art06-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034220v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kerbernez long-term experiment: A dataset on crop yield and soil organic matter evolution in forage crop rotations and permanent grasslands in a temperate oceanic climate</w:t>
+                <w:t xml:space="preserve">Reducing the use of plant protection products and greenhouse gas emissions in arable farming systems in northern France (System-Eco+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Célestin Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Cadero</w:t>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.111259. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880108v1</w:t>
+                <w:t xml:space="preserve">hal-05034220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of arable land to perennial bioenergy crops increases soil organic carbon stocks on the long term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Kerbernez long-term experiment: A dataset on crop yield and soil organic matter evolution in forage crop rotations and permanent grasslands in a temperate oceanic climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109637⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.111259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014100v1</w:t>
+                <w:t xml:space="preserve">hal-04880108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'usage des phytosanitaires et émissions de gaz à effet de serre en systèmes de grande culture du Nord de la France (System-Eco+)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion of arable land to perennial bioenergy crops increases soil organic carbon stocks on the long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art11⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.109637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816605v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term soil organic carbon and crop yield feedbacks differ between 16 soil-crop models in sub-Saharan Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Boote</w:t>
+                <w:t xml:space="preserve">Réduction d'usage des phytosanitaires et émissions de gaz à effet de serre en systèmes de grande culture du Nord de la France (System-Eco+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127109⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552856v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative cropping systems designed to reach both environmental and production targets: Data set of biotic and abiotic variables from a twelve-year French field trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Long-term soil organic carbon and crop yield feedbacks differ between 16 soil-crop models in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien N. Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenneth Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110398⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.127109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04604946v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling decomposition of crop residue mulches and the associated N2O emissions in a no-till system in southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative cropping systems designed to reach both environmental and production targets: Data set of biotic and abiotic variables from a twelve-year French field trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chaves</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Schmatz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106065⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04500734v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling decomposition of crop residue mulches and the associated N2O emissions in a no-till system in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp. 106065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876320v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive analysis of CO2 exchanges in agro-ecosystems based on a generic soil-crop model-derived methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109621⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.224-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188437v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AMG model coupled with Rock-Eval® analysis accurately predicts cropland soil organic carbon dynamics in the Tuojiang River Basin, Southwest China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive analysis of CO2 exchanges in agro-ecosystems based on a generic soil-crop model-derived methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 345, pp.118850. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 340, pp.109621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188444v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t>
+                <w:t xml:space="preserve">The AMG model coupled with Rock-Eval® analysis accurately predicts cropland soil organic carbon dynamics in the Tuojiang River Basin, Southwest China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Le Noë</w:t>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Z Abramoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bruni</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.118850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093388v1</w:t>
+                <w:t xml:space="preserve">hal-04188444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm-scale practical strategies to increase nitrogen use efficiency and reduce nitrogen footprint in crop production across the North China Plain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhao Yang</w:t>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zou</w:t>
+                <w:t xml:space="preserve">Rose Z Abramoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhai Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jørgen Eivind Olesen</w:t>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108526⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886062v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm-scale practical strategies to increase nitrogen use efficiency and reduce nitrogen footprint in crop production across the North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroy</w:t>
+                <w:t xml:space="preserve">Wenhai Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferchaud</w:t>
+                <w:t xml:space="preserve">Kiril Manevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giauffret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Fingar</w:t>
+                <w:t xml:space="preserve">Jørgen Eivind Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283, pp.108526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766098v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kanari</w:t>
+                <w:t xml:space="preserve">F. Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">C. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546659v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375925v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of soil carbon stocks under Miscanthus × giganteus and Miscanthus sinensis across contrasting environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malick Ouattara</w:t>
+                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Berthou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Borujerdi</w:t>
+                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12760⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135761v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of biomass and chemical quality of crop residues from European areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of soil carbon stocks under Miscanthus × giganteus and Miscanthus sinensis across contrasting environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
+                <w:t xml:space="preserve">Anabelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stoumann Jensen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Borujerdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107227⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03263141v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble modelling, uncertainty and robust predictions of organic carbon in long‐term bare‐fallow soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dataset of biomass and chemical quality of crop residues from European areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Sándor</w:t>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars Stoumann Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15441⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03081740v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simple AMG model accurately simulates organic carbon storage in soils after repeated application of exogenous organic matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Ensemble modelling, uncertainty and robust predictions of organic carbon in long‐term bare‐fallow soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent Christensen</w:t>
+                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Duparque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Jorge Álvaro‐fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-020-10065-x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.904-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895345v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Variations in N2O Fluxes from Bioenergy Crops According to Management Practices and Crop Type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The simple AMG model accurately simulates organic carbon storage in soils after repeated application of exogenous organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11060675⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (2), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-020-10065-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906875v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term modelling of soil N mineralization and N fate using STICS in a 34-year crop rotation experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Variations in N2O Fluxes from Bioenergy Crops According to Management Practices and Crop Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113956⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11060675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627985v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in simulating N uptake, net N mineralization, soil mineral N and N leaching in European crop rotations using process-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt-Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Crop Model to Benchmark Miscanthus and Switchgrass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monia El Akkari</w:t>
+                <w:t xml:space="preserve">Long-term modelling of soil N mineralization and N fate using STICS in a 34-year crop rotation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Strullu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Shield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13153942⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975335v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil carbon storage and mineralization rates are affected by carbon inputs rather than physical disturbance: Evidence from a 47-year tillage experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Using a Crop Model to Benchmark Miscanthus and Switchgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blaszczyk</w:t>
+                <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labreuche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106972⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (15), pp.3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13153942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184431v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du sol n'agit pas ou peu sur le stock global de carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Soil carbon storage and mineralization rates are affected by carbon inputs rather than physical disturbance: Evidence from a 47-year tillage experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blaszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Métais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 299, pp.106972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042479v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of bioeconomy systems and sustainability issues at the territorial scale. A review.</w:t>
               </w:r>
@@ -4138,2382 +4130,2507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can alternative cropping systems mitigate nitrogen losses and improve ghg balance? Results from a 19-yr experiment in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail du sol n'agit pas ou peu sur le stock global de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Autret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rakotovololona</w:t>
+                <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 467, pp.42-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624613v1</w:t>
+                <w:t xml:space="preserve">hal-04042479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecobordure: a flora-based indicator to assess vegetation patterns of field margins and infer its local drivers. Design in Brittany (France)</w:t>
+                <w:t xml:space="preserve">Can alternative cropping systems mitigate nitrogen losses and improve ghg balance? Results from a 19-yr experiment in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Bénédicte Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+                <w:t xml:space="preserve">Lucia Rakotovololona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elven Lanoë</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.11.046⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342, pp.20-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653788v1</w:t>
+                <w:t xml:space="preserve">hal-02624613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation énergétique des biomasses peut-elle changer l’équilibre des cycles biogéochimiques dans les sols cultivés ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Ecobordure: a flora-based indicator to assess vegetation patterns of field margins and infer its local drivers. Design in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137734096127456E12⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.832-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01543465v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions over the long term</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Peyrard</w:t>
+                <w:t xml:space="preserve">La valorisation énergétique des biomasses peut-elle changer l’équilibre des cycles biogéochimiques dans les sols cultivés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Leonard</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137734096127456E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9796-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608803v1</w:t>
+                <w:t xml:space="preserve">hal-01543465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions over the long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ollier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.208-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9796-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605076v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage and nitrate leaching assessed during 7 years under perennial and annual bioenergy crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-015-9710-2⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640093v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drainage and nitrate leaching assessed during 7 years under perennial and annual bioenergy crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.656-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-015-9710-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608018v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of cumulative applications of N-15-labelled fertiliser in perennial and annual bioenergy crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vitte</w:t>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+                <w:t xml:space="preserve">M. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuella Catterou</w:t>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 223, pp.76-86. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631859v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil carbon stocks under perennial and annual bioenergy crops</w:t>
+                <w:t xml:space="preserve">The fate of cumulative applications of N-15-labelled fertiliser in perennial and annual bioenergy crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vitte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12249⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322737v1</w:t>
+                <w:t xml:space="preserve">hal-02631859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisite yield gap analysis of &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; using the STICS model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in soil carbon stocks under perennial and annual bioenergy crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-015-9625-y⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.290-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640981v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water uptake and root distribution of different perennial and annual bioenergy crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multisite yield gap analysis of &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; using the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.1735-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-015-9625-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-014-2335-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155543v1</w:t>
+                <w:t xml:space="preserve">hal-02640981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of productivity and nutrient requirements on greenhouse gas balance of annual and perennial bioenergy crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil water uptake and root distribution of different perennial and annual bioenergy crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Demay</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12065⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 388, pp.307-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-014-2335-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173307v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">Implications of productivity and nutrient requirements on greenhouse gas balance of annual and perennial bioenergy crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
+                <w:t xml:space="preserve">Charlotte Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Caldes</w:t>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+                <w:t xml:space="preserve">Jean-Marie Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.425-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173026v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LIGNOGUIDE : une aide aux choix des cultures biomasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Natalia Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Levrault</w:t>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marsac</w:t>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp.35-50. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/mdc6-7z59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661132v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignoguide, savoir choisir une culture de biomasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Le LIGNOGUIDE : une aide aux choix des cultures biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Levrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioénergie International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/mdc6-7z59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648486v1</w:t>
+                <w:t xml:space="preserve">hal-04661132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial dynamics of cropping systems to assess agricultural practices at the catchment scale</w:t>
+                <w:t xml:space="preserve">Lignoguide, savoir choisir une culture de biomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Oehler</w:t>
+                <w:t xml:space="preserve">Elodie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Levrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Sorel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Laure Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioénergie International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.6-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209104v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofuels, greenhouse gases and climate change. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling spatial dynamics of cropping systems to assess agricultural practices at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessou</w:t>
+                <w:t xml:space="preserve">François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferchaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mary</w:t>
+                <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro/2009039⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2011.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930559v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix des cultures énergétiques. Comment concilier productivité et impacts environnementaux ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
+                <w:t xml:space="preserve">Biofuels, greenhouse gases and climate change. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.1-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173274v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Choix des cultures énergétiques. Comment concilier productivité et impacts environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 371, pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biofuels, greenhouse gases and climate change. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro/2009039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00749753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6523,100 +6640,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water, nitrogen and carbon balance of bioenergy crops : impact of crop species and cropping practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soil study. AgroParisTech, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015AGPT0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03046959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6626,3417 +6743,3417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and characterization of alfalfa crop residues to improve estimates of alfalfa derived inputs into the soil and confidence in models simulating soil organic carbon dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Alfalfa Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seydina Ba</w:t>
+                <w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sidy Sow</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinesch Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Union of Soil Sciences; The Italian Society of Soil Science, May 2024, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639401v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frida Keuper</w:t>
+                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinesch Bernard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590317v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Le-Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05238181v1</w:t>
+                <w:t xml:space="preserve">hal-04917662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+                <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. STICS Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+              <w:t xml:space="preserve">Bio360 Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917662v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Calone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luz Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio360 Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262852v1</w:t>
+                <w:t xml:space="preserve">hal-05238181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">Klervi Le-Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Houballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 1p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326978v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frida Keuper</w:t>
+                <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346651v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637939v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Calone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Manise</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Acutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. STICS Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t>
+              <w:t xml:space="preserve">Annual EJP Soil Science Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238150v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Valkama</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EJP Soil Science Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">13. STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238220v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
+              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635524v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’évolution du carbone organique dans les sols agricoles : travaux récents autour du modèle AMG</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire COMIFER Les matières organiques dans les sols agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511799v1</w:t>
+                <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’évolution du carbone organique dans les sols agricoles : travaux récents autour du modèle AMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Webinaire COMIFER Les matières organiques dans les sols agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981424v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in soil carbon stocks and distribution under perennial and annual bioenergy crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thidarat Rupngam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2020, Onlince Conference, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737949v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating innovative cropping systems aiming at producing biomass while reducing greenhouse gas emissions in the Hauts-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Drochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop modelling for the future. STICS model workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of soil carbon models using a Rock-Eval-based initialization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of nitrogen fluxes in miscanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on “Plant Nutrition, Growth &amp; Environment Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VISCEA, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of temporal Soil Organic Carbon stock changes by accounting for spatial variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ISTRO INTERNATIONAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTRO, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do agricultural practices impact carbon, nitrogen and phosphorus stoichiometry in plants and soils on the long-term?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. 472 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité variétale à l’échelle d’un territoire est-elle un levier pour améliorer les performances agronomiques de la luzerne ? Analyse d’une étude de simulation avec le modèle STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10055,73 +10172,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioeconomy systems sustainability assessment : embracing complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10130,895 +10247,895 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler la production de biomasse et les impacts environnementaux des cultures pérennes avec le modèle STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., Oct 2017, La Rochelle, France. 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen dynamics after destruction of a 6-year-old perennial bioenergy crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water, nitrogen and carbon balance of perennial and annual bioenergy crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the longterm biomass yield of Miscanthus giganteus and switchgrass when harvested as a green energy feedstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. European Biomass Conference and Exhibition, 1-4 June 2015,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration et validation multi-sites d'une version de recherche du modèle STICS pour simuler sur le long terme une culture pérenne : Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X. Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water drainage and nitrate leaching under contrasted biomass crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11028,3580 +11145,3580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMG-LAB Evolution du modèle AMG de dynamique du carbone dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et caractérisation des biomasses résiduelles d’une culture de luzerne pour estimer les retours au sol et simuler les dynamiques du carbone organique du sol avec le modèle AMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thiebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new machine-learning model to partition soil organic carbon into its centennially stable and active fractions based on Rock-Eval(r) thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. p. EGU24-11107, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop residue management and N2O emissions: is it worth worrying? A 12-years experiment on arable cropping system in northern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapation du modèle AMG pour simuler l'évolution du stock de carbone du sol sous une culture énergétique pérenne : cas du miscanthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia. 2023</w:t>
+              <w:t xml:space="preserve">16. Rencontres de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136226v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapation du modèle AMG pour simuler l'évolution du stock de carbone du sol sous une culture énergétique pérenne : cas du miscanthus</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crop residue management and N2O emissions: is it worth worrying? A 12-years experiment on arable cropping system in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keuper Frida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornet Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duval Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferchaud Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025452v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop modelling for the future. STICS model workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, XIIth Stics users seminar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does soil organic matter stoichiometry varied with agricultural practices on the long-term?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940593v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does soil organic matter stoichiometry varied with agricultural practices on the long-term?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25072.20486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790026v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+                <w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785845v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la lixiviation, de la minéralisation et du bilan d'azote d'une expérimentation conduite pendant 34 ans en sol crayeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrage de la version de recherche « plantes pérennes » du modèle STICS pour une culture énergétique pérenne : le switchgrass (Panicum virgatum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Drochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème séminaire des utilisateurs de STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a field experiment and modelling to understand the effect of management practices on N2O emissions in Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Society of Agronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecobordure bocage armoricain, un indicateur pour évaluer l'état écologique de la végétation des bordures de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 12 - Dynamique des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrage et validation d'une nouvelle espèce dans le modèle STICS : le triticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Nitrogen Workshop. Efficient use of different sources of nitrogen in agriculture - from theory to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skara, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining a critical nitrogen dilution curve in Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perennial Biomass Crops for a Resource Constrained World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hohenheim, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecobordure, un indicateur de l'état agroécologique des bordures de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque biennal des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizome filling seems to be triggered by climatic events in Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bethancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perennial Biomass Crops for a Resource Constrained World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hohenheim, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictions of streamwater nitrate concentrations under agriculture changes: how good are they?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Pérez Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Nitrogen Workshop - The Nitrogen Challenge: Building a Blueprint for Nitrogen Use and Efficiency and Food Security.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield gap analysis of Miscanthus x giganteus biomass production using the STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Agronomy - ESA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Debrecen, Hungary. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing nitrogen fluxes in different cropping systems dedicated to lignocellulosic biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Nitrogen Workshop. The nitrogen challenge: Building a blueprint for nitrogen use efficiency and food security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lisbon, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belowground biomass and root distribution of two perennial biomass crops in a deep loamy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root distribution and water uptake of contrasted biomass crops in a deep loamy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Helsinki, Finland. 2012, 12th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure and root distribution of biomass crops in a deep loamy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012, 19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing contrasted biomass crops cultivated under different cropping managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012, 12th Congress of the European Society for Agronomy - Helsinki (Finland) - 20 - 24 August 2012 Sustainable bioenergy cropping session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14611,913 +14728,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des sols et de leur fertilité en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-134, 2024, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de conservation des sols et atténuation du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-268, 2024, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6. Nitrogen acquisition by plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-129, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12. Carbon and nitrogen transformations in soil and balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-262, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscanthus genetics and agronomy for bioenergy feedstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Rosiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulosic Energy Cropping Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, 31 p., 2014, 978-1-118-67633-2 978-1-119-99194-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuels, greenhouse gases and climate change. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture - Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, EDP Sciences, 991 p., 2011, 978-94-007-0394-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15527,156 +15644,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de COS doivent être validés par des séries temporelles indépendantes pour permettre une prédiction fiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Abramoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14875899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15686,113 +15803,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMG_base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toky Ramananjatovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:1d5180028612a3d42ec92a413e602d13517f1867;origin=https://github.com/inrae/AMG_base;visit=swh:1:snp:298de481adeabba42ced781c5f8c06a180b4ff53;anchor=swh:1:rev:a58003ca5bc750953d236a1d7d3651abfaf7a34e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15802,750 +15919,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimpleESM: R script to calculate soil organic carbon and nitrogen stocks at Equivalent Soil Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des méthodologies d’évaluation et de suivi du bilan carbone des sols et recommandations pour l’écriture d’une méthode grande culture dans le cadre du label Bas-Carbone. Rapport ADEME. Convention n*18-03-C0034.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeken Wijmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; LISIS; NATAÏS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and monitoring methodologies for soil carbon balance and recommendations for drafting a low carbon label method. ADEME Report. Convention n*18-03-C0034</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeken Wijmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIGNOGUIDE : Guide d’aide au choix des cultures lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Levrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse énergie : le point sur 15 idées reçues. Eléments d'expertise sur la valorisation énergétique de la biomasse agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2012, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’expériences locales sur l’agriculture et la biodiversité et recommandations pour l’organisation d’un réseau national [Rapport final]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ministère de l'Agriculture et de la Pêche. 2006, 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une méthode d'évaluation écologique et technique de la gestion des bordures de champs en exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Supérieure d'Agriculture (Groupe ESA) (ESA), Angers, FRA. 2004, pp.120 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16555,131 +16672,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de la performance agronomique des systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romario Aronson Clifford Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId441"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16747,51 +16864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3AB1E90"/>
+    <w:nsid w:val="A20EAAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16978,51 +17095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ferchaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2078-3570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119929686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Restovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Portela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Andriulo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109637" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Borujerdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stoumann Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624613v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rakotovololona" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.01.039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137734096127456E12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9796-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9710-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yates" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9625-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Machet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12065" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mdc6-7z59" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Savour&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009039" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00749753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03046959v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Rupngam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20118" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourdet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052971v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603995v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741163v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yates" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025452v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25072.20486" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735668v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536510v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792815v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793016v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Hulmel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192452v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_20" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021228v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875899" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553490v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d5180028612a3d42ec92a413e602d13517f1867;origin=https://github.com/inrae/AMG_base;visit=swh:1:snp:298de481adeabba42ced781c5f8c06a180b4ff53;anchor=swh:1:rev:a58003ca5bc750953d236a1d7d3651abfaf7a34e" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013158v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603736v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602016v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458500v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458542v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ferchaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2078-3570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119929686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Restovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Portela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Andriulo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03575-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110398" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Huang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108526" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Borujerdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12760" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stoumann Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rakotovololona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.01.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137734096127456E12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9796-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9710-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yates" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9625-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Machet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12065" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mdc6-7z59" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Savour&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009039" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00749753v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03046959v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637272v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Rupngam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20118" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042612v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourdet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052971v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733783v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603993v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603995v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741163v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yates" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025452v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940593v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25072.20486" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735668v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536510v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792815v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793016v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748724v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457244v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801159v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Hulmel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192452v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_20" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021228v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875899" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553490v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d5180028612a3d42ec92a413e602d13517f1867;origin=https://github.com/inrae/AMG_base;visit=swh:1:snp:298de481adeabba42ced781c5f8c06a180b4ff53;anchor=swh:1:rev:a58003ca5bc750953d236a1d7d3651abfaf7a34e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013158v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603736v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsac" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602016v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458500v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458542v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>