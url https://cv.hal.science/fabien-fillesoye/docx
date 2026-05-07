--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -632,498 +632,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]Fludarabine-PET in a murine model of multiple myeloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Hovhannisyan</w:t>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dhilly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Guillouet</w:t>
+                <w:t xml:space="preserve">Méziane Ibazizène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177125⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.2457-2467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575068v1</w:t>
+                <w:t xml:space="preserve">hal-02046279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-[18F]-FluoropropylJDTic for κ-opioid receptor PET imaging : Radiosynthesis, pre-clinical evaluation, and metabolic investigation in comparison with parent JDTic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Schmitt</w:t>
+                <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.50-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Gourand</w:t>
+                <w:t xml:space="preserve">[18F]Fludarabine-PET in a murine model of multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Hovhannisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Henry</w:t>
+                <w:t xml:space="preserve">M Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méziane Ibazizène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Dhilly</w:t>
+                <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (11), pp.2457-2467. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0177125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046279v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium-68 Complexes Conjugated to Pittsburgh Compound B: Radiolabeling and Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tt Cao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,429 +1168,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic arterial hypertension impedes glioma growth: a multiparametric MRI study in the rat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the specificity of [18F]fludarabine PET/CT in a xenograft model of follicular lymphoma: comparison with [18F]FDG and impact of rituximab therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Hovhannisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fillesoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Letourneur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Toutain</w:t>
+                <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hr.2015.66⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-015-0101-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587404v1</w:t>
+                <w:t xml:space="preserve">hal-01577880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mesenchymal stem cell therapy, in association with pharmacologically active microcarriers releasing VEGF, in an ischaemic stroke model in the rat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic arterial hypertension impedes glioma growth: a multiparametric MRI study in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bernaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fillesoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ms Quittet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Fillesoye</w:t>
+                <w:t xml:space="preserve">J Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.017⟩</w:t>
+              <w:t xml:space="preserve">Hypertension Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 ((11)), pp.723-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hr.2015.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577870v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the specificity of [18F]fludarabine PET/CT in a xenograft model of follicular lymphoma: comparison with [18F]FDG and impact of rituximab therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effects of mesenchymal stem cell therapy, in association with pharmacologically active microcarriers releasing VEGF, in an ischaemic stroke model in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sindji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.23. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13550-015-0101-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577880v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-[18F]Fludarabine, a Novel Positron Emission Tomography (PET) Tracer for Imaging Lymphoma: a Micro-PET Study in Murine Models</w:t>
               </w:r>
@@ -1893,77 +1893,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-L Tintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress &amp; Expo on Pharmaceutics &amp; Drug Delivery Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lisbonne, Portugal</w:t>
@@ -2340,51 +2340,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of CNS lymphoma and glioblastoma with [18F]fludarabine-PET: comparison with [18F]FDG in human xenograft models.</w:t>
+                <w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillouet</w:t>
@@ -2419,97 +2419,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2ème Congrès National d'Imagerie du Vivant CNIV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320446v1</w:t>
+                <w:t xml:space="preserve">hal-02320429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models.</w:t>
+                <w:t xml:space="preserve">Differentiation of CNS lymphoma and glioblastoma with [18F]fludarabine-PET: comparison with [18F]FDG in human xenograft models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillouet</w:t>
@@ -2544,73 +2544,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès National d'Imagerie du Vivant CNIV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320429v1</w:t>
+                <w:t xml:space="preserve">hal-02320446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models</w:t>
               </w:r>
@@ -2971,103 +2971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JDTic-based Radioligands for PET Imaging of Kappa Opioid Receptors: Design, Synthesis, Pharmacology, Molecular Modeling Studies, Radiolabelling with Carbon-11 or Fluorine-18, and in vivo Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NTHS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
@@ -3096,103 +3096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis between [18F]Fludarabine- and [18F]FDG-PET in a murine model of inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Nuclear Technologies for Health Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
@@ -3266,77 +3266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport into the central nervous system of [18F]FLT and [18F]Fludarabine for brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-L Tintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3378,77 +3378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport into the central nervous system of [18F]FLT and [18F]Fludarabine for brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,90 +3503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analyses with [18F]FDG and [11C]MET in human xenograft models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3628,90 +3628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNS lymphoma imaging with [18F]fludarabine-PET: comparison with [18F]FDG in a human lymphoma xenograft model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3753,90 +3753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3904,64 +3904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Maingueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-E Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4128,103 +4128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JDTic-based Radiotracers for PET Imaging of Kappa Opioid Receptors: Design, Synthesis, Pharmacology, Molecular Modeling Studies, Radiolabelling with Carbon-11 or Fluorine-18, and in vivo Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ibazizène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Neurosciences, Workshop FLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orsay, France</w:t>
@@ -4422,51 +4422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jacqmarcq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c04677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibazizene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.1c00369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.26754" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hovhannisyan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fidalgo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delamare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tirel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2016.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cressier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Cao Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0906-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Letourneur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernaudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.66" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sindji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cayon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-015-0101-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0659-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maingueneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lafargue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillesoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Lafargue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillouet S" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrio C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovhannisyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maiza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibazizene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maingueneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Lafargue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Maiza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dallemagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jacqmarcq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c04677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibazizene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.1c00369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.26754" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delamare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tirel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2016.09.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hovhannisyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fidalgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cressier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Cao Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0906-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-015-0101-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Letourneur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.66" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sindji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cayon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0659-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maingueneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lafargue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillesoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Lafargue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillouet S" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrio C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovhannisyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maiza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibazizene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maingueneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Lafargue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Maiza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dallemagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>