--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Gandon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0543-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076340074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche chez Inria, Docteur et HDR en Informatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur de l'équipe Wimmics (UniCA, Inria, CNRS, I3S CNRS, Sophia Antipolis, France) en 2012 et responsable jusqu'en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentant d'Inria au World-Wide Web Consortium (W3C).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Prediction or Perdition: the Seeds of Instability in Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Such Thing as Free Brain Time: For a Pigouvian Tax on Attention Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth AAAI/ACM Conference on AI, Ethics, and Society (AIES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2025, Madrid, Spain. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v8i1.36555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on a Pigouvian Regulation of the Attention Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Democracy: Bridging Theory and Practice. 2nd Conference of the European Network for Digital Democracy (EDDY-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070442v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay Attention: a Call to Regulate the Attention Market and Prevent Algorithmic Emotional Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES 2024 - 7th AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2024, San Jose (CA), United States. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v7i1.31696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Hypermedia Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K. Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Critical MAS(S): Resources and Representations Needed for Weaving a Web that Hosts Linked Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 23081 : Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagstuhl Schloss, Feb 2023, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Intelligence Agent for Navigating Knowledge Graph Experimental Metabolomics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Swiss Metabolomics Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Metabolomics Socitety Zurich; ETH Zurich, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable AI for Self-Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sarkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaSSO 2023 Workshop - Sustainable and Scalable Self-Organisation Workshop (ASCOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSOS-C58168.2023.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de Connaissances et Ontologie pour la Représentation de Données Immobilières Issues d’Annonces en Texte Libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn your web APIs into just another piece of your Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGC 2023 - The Knowledge Graph Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for Empirical Evaluation of Explanation Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2022 - Workshop on Explainable Agency in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'explications pour la prédiction de liens dans les graphes de connaissances par des réseaux convolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2022 - IC 2022- PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Injecting Ground Truth Explanations on Relational Graph Convolutional Networks and their Explanation Methods for Link Prediction on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2022 - The 21st IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Niagara Falls / Hybrid, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Artistic Style Transfer for Data Augmentation in A Real-Case Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Never-Ending Project for Humanity Called &amp;quot;the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2022 - ACM Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon (virtual), France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485447.3514195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of uncertain geospatial information in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GKG 2022 - Proceedings of the 1th ACM SIGSPATIAL International Workshop on Geospatial Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Seattle, Washington, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3557990.3567588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010654600003058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV53921.2021.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web : graphe de connaissances et services pour faire progresser la recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning URI Selection Criteria to Improve the Crawling of Linked Open Data (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When owl:sameAs is the Same: Experimenting Online Resolution of Identity with SPARQL queries to Linked Open Data Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRAI: Geographic and Semantic Overlay Network for Linked Data Access with Intermittent Internet Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaladzavi Guidedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2020 - IEEE/WIC/ACM International Joint Conference On Web Intelligence And Intelligent Agent Technology (WI-IAT '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Personal Data Control In Mobile Applications Using Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Usable Security and Privacy (USEC'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/usec.2021.23008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linked Data Ground Truth for Quantitative and Qualitative Evaluation of Explanations for Relational Graph Convolutional Network Link Prediction on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486622.3493921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Scored Evaluation of Non-Unique Explanations for Relational Graph Convolutional Network Link Prediction on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Oriented Uncertainty Evaluation for Linked Data Based on Graph Interlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Amine Djebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Me, Love Me, Say (and Write!) that You Love Me: Enriching the WASABI Song Corpus with Lyrics Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahdi Korfed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Automatically Selected DBpedia Subjects in Electronic Medical Records to boost Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing Uncertainty on the Semantic Web: Blurring the LOD Bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Amine Djebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G B Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marburg, Germany. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23182-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping the Streetlight Effect: Semantic Hypermedia Search Enhances Autonomous Behavior in the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bienz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT 2019 - 9th International Conference on the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bilbao, Spain. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365871.3365901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking and Negotiating Uncertainty Theories Over Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Amine Djebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2019 - LDOW/LDDL Workshop of the World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Lyrics Summarization Inspired by Audio Thumbnailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2019 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Automated Methods to Detect Explicit Content in Song Lyrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Corazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2019 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Interaction Affordances: On Engineering Autonomous Systems for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second W3C Workshop on the Web of Things The Open Web to Challenge IoT Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injecting Domain Knowledge in Electronic Medical Records to Improve Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2019 - 16th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. pp.116--130, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface d'Aide à la Décision pour Prédire l'Hospitalisation de Patients et planifier les Actions Préventives pour Prévenir cet Événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Noual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2019 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle PFIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning URI Selection Criteria to Improve the Crawling of Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC2019 - 16th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade in Hindsight: The Missing Bridge Between Multi-Agent Systems and the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des améliorations de prédiction d'hospitalisation par l'ajout de connaissances métier aux dossiers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019 - 19ème Conférence Francophone sur l'Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Heuristic Evaluation Method of Exploratory Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 32nd British Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyrics Segmentation: Textual Macrostructure Detection using Convolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Nechaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.2044-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic models in Web based Educational System integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Information Systems and Technologies (WEBIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006940000780089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Persuasion in Argumentation through Emotions and Mental States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS 2018 - Thirty-First International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Melbourne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle de Recherche Exploratoire pour l'Évaluation de ses Systèmes & Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 - 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sémantiques dans l'intégration des systèmes d'information pour l'éducation sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel, SemWebPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the WAI: Defining Web-Augmented Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science 2017 (WebSci17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troy, NY, United States. pp.381 - 382, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0609-508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Argumentation and Emotions: An Empirical Evaluation with Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2017 - 19th International Conference Human-Computer Interaction. User Interface Design, Development and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative Requirements as Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2017 - The 30th international conference on Legal Knowledge and Information Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Luxembourg, Luxembourg. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement d'une base de connaissance par annotation automatique de textes relatifs à la cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.104-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Definitions and Models of Exploratory Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIDA '17 - ACM Workshop on Exploratory Search and Interactive Data Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. pp.3-8, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3038462.3038465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragma-Semantic Analysis of the Emotion/Sentiment Relation in Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing the editing history of Wikipedia as linked data in DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2016 - 15th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipedia editing history in DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conference on Web Intelligence (WI' 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a General Knowledge Base of Physical Objects for Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Enrichment by Discovering Multi-Relational Association Rules from Ontological Knowledge Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Staab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '16 - 31st ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Semantic Spreading Activation to Entity Linking in text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Nooralahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Segond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB 2016 - 21st International Conference on Applications of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProVoc : une ontologie pour décrire des produits sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Nooralahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model of topics, expertises, activities and trends for question answering Web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT), Oct 2016, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions in Argumentation: an Empirical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Chaouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence, IJCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.156-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering N-Relation Natural Language Questions in the Commercial Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of linked data based exploration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESD 2014 - Intelligent Exploitation of Semantic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic RDF Transformation Software and its Application to an Online Translation Service for Common Languages of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Time-Capped Possibilistic Testing of SubClassOf Axioms Against RDF Data to Enrich Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Knowledge Capture, K-CAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palisades, NY, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2815833.2815835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merry hMAS and Happy New Web: A Wish for Standardizing an AI-Friendly Web Architecture for Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagstuhl Schloss, Feb 2021, Dagstuhl, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified detection and labeling of overlapping communities of interest in question-and-answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM 2015 - International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Licenses Compatibility between Vocabularies and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLD 2014 - 5th International Workshop on Consuming Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Query Result Explanation for Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemele M. Endris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Collaborative Spaces Workshop 2014 (SWCS 2014), co-located with the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Inconsistencies in DBpedia Language Specific Chapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2014 - Ninth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1443-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Approach to SPARQL Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2014 IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory search on topics through different perspectives with DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing OWL Axioms against RDF Facts: A Possibilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference, EKAW 2014, Linköping, Sweden, November 24-28, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.519 - 530, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study on Overlapping Community Detection in Question and Answer Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2014 IEEE/ACM International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three 'W' of the World Wide Web call for the three 'M' of a Massively Multidisciplinary Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2014 - 10th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Gaps Among DBpedia Multilingual Chapters for Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery Hub: on-the-fly linked data exploratory search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribière Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Rodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Semantics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deontic logic semantics for licenses composition in the web of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIL 2013 - 14th International Conference on Artificial Intelligence and Law 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italy. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Semantic Web Access Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDoW 2011 : 4th international workshop Social Data on the Web (SDoW2011), co-located with ISWC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-012-0014-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting for Inconsistencies in Multilingual DBpedia with QAKiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2013 - International Semantic Web Conference Posters &amp; Demonstrations Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying multilingual DBpedia with QAKiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite interests' exploration thanks to on-the-fly linked data spreading activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribière Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT '13: Proceedings of the 24th ACM Conference on Hypertext and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Support Framework for Argumentative Discussions Management in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2013 - 10th International Conference on The Semantic Web: Semantics and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.412-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One License to Compose Them All - A Deontic Logic Approach to Data Licensing on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2013 - 12th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Licenses Compostion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2013 - 26th International Conference on Legal Knowledge and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Policy Management for SPARQL Endpoints Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC - International Semantic Web Conference Posters &amp; Demonstrations Track - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control for HTTP Operations on Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodriguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC - 10th Extended Semantic Web Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISICIL: Semantics and Social Networks for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM 2013: 39th International Conference on Current Trends in Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Špindlerův Mlýn, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35843-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory search on the top of DBpedia chapters with the Discovery Hub application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference, ESWC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41242-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation-based Inconsistencies Detection for Question-Answering over DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP&amp;DBpedia 2013 - 1st International Workshop on NLP and DBpedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Access Control for RDF Graph Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI - 20th European Conference on Artificial Intelligence - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webmarks : Le marquage d'intérêt sur le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation compacte du contenu de sources RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012 - 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAKiS @ QALD-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Magnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lavelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd open challenge in Question Answering over Linked Data (QALD-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoReWeb: From Linked Documentary Resources to Linked Computational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhiloWeb 2012: Web and Philosophy: Why and What For?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linked Data Access Goes Mobile: Context-Aware Authorization for Graph Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW - 5th WWW Workshop on Linked Data on the Web - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Modelling and SPARQL Processing of SQL Abstract Syntax Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trastour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSW - 1st Workshop on Programming the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review of explanation in the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExaCt 2012 - 7th Workshop on Explanation-aware Computing - (20th European Conference on Artificial Intelligence ECAI-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHI3LD: an Access Control Framework for the Mobile Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext - 23rd ACM Conference on Hypertext and Social Media - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licenses Compatibility and Composition in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Consuming Linked Data (COLD2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Justifications in the Collaborative Semantic Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Collaborative Spaces Workshop (SWCS2012) - 21st International World Wide Web Conference (WWW 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1083-1090, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling linked data publication with the Datalift platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Scharffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Semantic Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toronto, ON, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Objects Description and Recommendation in Multidimensional Social Networks: OCSO Ontology and Semantic Spreading Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Social Object Networks (SocialObjects 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PASSAT/SocialCom.2011.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Access Control Model for Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Heraklion, Greece. pp.454-463, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cycle de vie complet pour l'enrichissement sémantique des folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction Gestion de Connaissance EGC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webmark: pour une approche contextuelle de la référence en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemanja Vukosavljevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemTagP: Semantic Community Detection in Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conferences on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie NiceTag : les tags en tant que graphes nommés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web Social, 10ième Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances, EGC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping online communities to semantically enrich folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Raleigh, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Name That Graph or the need to provide a model and syntax extension to specify the provenance of RDF graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop — RDF Next Steps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Jun 2010, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFS-based frequent graph pattern extraction to characterize the content of RDF Triple Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science Conference 2010 (WebSci10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts meets tagging : NiceTag ontology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Semantic Systems and the 5th International Conference on Pragmatic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.10, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts meet tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIS SigPrag International Pragmatic Web Conference Track (ICPW 2010), Conference Track of I-Semantics, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap between web 2.0 technologies and natural language processing pipelines with semantic web: the semtoolbox approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Advances in Semantic Processing, SEMAPRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Semantic Structuring of Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / WIC / ACM International Conference on Web Intelligence, WI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Social Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiceTag Ontology: tags as named graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWC 2009 - 4th Asian Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shangaï, China. flimpens_isni2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Social data with Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on the Future of Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Jan 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des folksonomies: structuration collaborative et assistée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISICIL: Information Semantic Integration through Communities of Intelligence onLine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bugeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Web Intelligence &amp; Virtual Enterprises At The 10th Ifip Working Conference On Virtual Enterprises (Pro-Ve'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Real Online Social Network using Semantic Web Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Washington, United States. pp.180-195, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04930-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State of the Art on Social Network Analysis and its Applications on a Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDOW2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la contribution et outils de partage de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher les ontologies et les folksonomies pour la gestion des connaissances partagées : un état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00389753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'index pour la résolution distribuée de requêtes sur un nombre restreint de bases d'annotations RDF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Intension of Classes and Properties Definition in Ontologies for Word Sense Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2008 - 16th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Acitrezza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Services in Corporate Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morne, Mauritius. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2007.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki et Web Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances IC2007, Plate-forme AFIA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF/XML Source Declaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference WWW/Internet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measurement applied to information research and indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heerlen, Netherlands. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki : Semantic WEb Enabled Technologies in Wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Crova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Passeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Semantic Wikis, From Wiki to Semantic at the 3rd Annual European Semantic Web Conference (ESWC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki : Semantic Web Enabled Technologies in Wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WikiSym 2006 International Symposium on Wikis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web sémantique n'est pas antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing enterprise applications as dynamic resources in corporate semantic webs: an application scenario for semantic web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Frameworks for Semantics in Web Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité Conceptuelle et Distances de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Raisonner le Web Sémantique avec des Graphes, Plateforme AFIA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Surrogates to Make the Semantic Web Intelligible to End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / WIC / ACM International Conference on Web Intelligence, WI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Compiègne, Sep 2005, Compiègne, France. pp.7, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2005.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Inferences in a Semantic Web Server for the Cartography of Competencies in a Telecom Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Semantic Web Conference, ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galway University, DERI, Nov 2005, Galway, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Context-Aware Museum Tour Guide Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Chun Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Tai Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web and Mobile Information Systems (WAMIS05) held at the 19th IEEE International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Taipei, Taiwan. pp.6, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2005.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre de vue les usage(r)s dans la construction d'une application à base d'ontologies ? Retour d'expérience sur le projet KmP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware computing using a shared contextual information service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Judd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Hengartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Steenkiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Pervasive Computing. A Collection of Contributions Presented at the 2nd International Conference on Pervasive Computing (Pervasive 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Computer Society (OCG), Apr 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Semantic Web Services for Context-Aware Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithun Sheshagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiSys 2004 Workshop on Context Awareness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating External Sources in a Corporate Semantic Web Managed by a Multi-agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao Tuan-Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMKM 2003, AAAI Spring Symposium on Agent-Mediated Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24612-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance du Contexte, Confidentialité et Accès Mobiles : une Approche Web Sémantique et Multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones: Mobilité et Ubiquité 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de connaissances personnelles et contextuelles, et respect de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Francophones d’Ingénierie des Connaissances, Conference (IC’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ontology Matching Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lê Bach Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Portucalense, Porto, Apr 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining reactive and deliberative agents for complete ecosystems in infospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC International Conference on Intelligent Agent Technology (IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2003.1241082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sources extérieures dans un Web sémantique d'entreprise géré par un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Dung Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme IC, Conférence Ingénierie des Connaissances 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic E-Wallet to Reconcile Privacy and Context Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Semantic Web Conference (ISWC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Sanibel Island, United States. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39718-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent platform for a corporate semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2002, 6th International Conference on Autonomous Agents, 5th International Conference on Multi-Agents Systems, 9th International Workshop on Agent Theories Architectures and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/545056.545062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Artificial Intelligence for Distributed Corporate Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA 2002 - 6th Cooperative Information Agents - Intelligent Agents for the Internet and Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Sémantique et Approche Multi-Agents pour la Gestion d'une Mémoire Organisationnelle Distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme IC, Conférence Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web and Multi-Agents Approach to Corporate Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP World Computer Congress, IIP Track - Intelligent Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35602-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ontology-based Tools: A Step Towards Systemizing the Scenario Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EON2002: Evaluation of Ontology-based Tools Workshop at the 13th International Conference on Knowledge Engineering and Knowledge Management EKAW 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Siguenza, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Architecture For Distributed Corporate Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium "From Agent Theory to Agent Implementation" at the 16th European Meeting on Cybernetics and Systems Research (EMCSR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie pour un système multi-agents dédié à une mémoire d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2001, Ingénierie des Connaissances, plateforme AFIA'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Ontology Engineering for a Multi-Agents Corporate Memory System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Ontologies and Information Sharing" IJCAI 2001, Seventeenth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering an Ontology for a Multi-Agents Corporate Memory System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMICK 2001 Eighth International Symposium on the Management of Industrial and Corporate Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Oct 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception D'une Société D'agents Pour Une Mémoire D'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme AFIA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Support Exploiting an XML-based Corporate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKM 2000, Third International Conference on Practical Aspects of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA : Une approche distribuée de la mémoire organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Systèmes distribués et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Memory Management through Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e2000 eBusiness and eWork Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un cheminement de conception : structure hypertextuelle des connaissances pour les traces d'un projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 1999, Journée francophones d'ingénierie des connaissances, Plateforme AFIA 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable AI: Evolutionary Race Towards Sustainable Knowledge Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sarkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IEEE Internet Computing, 26 (6), pp.8. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2022.3214378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending electronic medical records vector models with knowledge graphs to improve hospitalization prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.20. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-022-00261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyrics segmentation via bimodal text–audio representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Nechaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (3), pp.317 - 336. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324921000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Song Corpus and Knowledge Graph for Music Lyrics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.129 - 138. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.20.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Reasoning for Cultural Metadata Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Futures: Inclusive, Intelligent, Sustainable The 2020 Manifesto for Web Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Berendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Halford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Hendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Manifestos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagMan.9.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une toile de fond pour le Web : lier les données et lier leurs vocabulaires sur la toile, pour un Web plus accessible aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les IA comprennent-elles ce qu’elles font ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous search in a social and ubiquitous Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bienz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMILK, trait d'union entre langue naturelle et données sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.287-312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of the First 20 Years of Research on Semantic Web and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.23.3-4.11-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For everything: Tim Berners-Lee, winner of the 2016 Turing award for having invented… the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping community detection and temporal analysis on Q&A sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.115 - 142. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and personality traits in argumentation: An empirical evaluation1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Jraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Chaouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.61 - 87. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-170015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour tout le monde : Tim Berners-Lee, lauréat du prix Turing 2016 pour avoir inventé... le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic testing of OWL axioms against RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redecentralizing the Web with Distributed Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Daniel Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Simperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBpédia.fr : retour sur la publication de données de la culture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2016/2), pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting topics and overlapping communities in Question and Answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.27:1-27:17. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0268-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Presentation of Linked Data on Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Semantic Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.32. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijswis.2014100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des connaissances du Web...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the knowledge acquisition bottleneck to the knowledge acquisition overflow: A brief French history of knowledge acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue: 25 Years of Knowledge Acquisition, 71 (2), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Semantic Web Access Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Interaction with the Web of Data by Mining its Textual Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Palmero Aprosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligenza Artificiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue on Natural Language Processing in the Web Era, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les moteurs de recherche ont-ils besoin du web de données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vatant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (4), pp.24-41. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.484.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Web... sous l’œil du W3C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical word Sense Disambiguation with Ontologies and Metadata: Automation Meets Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Alexopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Andreopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Doms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki: A semantic wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Semantic Web and Web 2.0, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching the Semantic Web: Approximate Query Processing based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, IEEE Intelligent Systems, 21 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2006.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web technologies to reconcile privacy and context awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.20. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2003.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents handling annotation distribution in a corporate semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, IOS Press International Journal, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents Corporate Memory Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rimassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Turci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Engineering Agent Systems: Best of "From Agent Theory to Agent Implementation (AT2AI)-3", 16 (9-10), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information multi-agent pour une mémoire organisationnelle annotée en RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.8.4.11-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web for the Working Ontologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Allemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Hendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 3, 2020, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management, Vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 834, 2019, Studies in Computational Intelligence, 978-3-030-18129-1 (eBook) 978-3-030-18128-4 (Hardcover). </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWW '18: Companion Proceedings of the The Web Conference 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-5640-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWW '18: Proceedings of the 2018 World Wide Web Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis G. Ipeirotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-5639-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse intelligente des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 30 (4), 2016, Revue d’intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Evaluation Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Gandon; Elena Cabrio; Milan Stankovic; Antoine Zimmermann. Springer, 548, 2015, Communications in Computer and Information Science, 978-3-319-25518-7. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25518-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01212063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782100572946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la gestion des connaissances : une approche pluridisciplinaire du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Golebiowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.372, 2001, Informatiques - Série Systèmes d'information, 2-10-006300-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yggdrasil: An Artifact-Based Framework for Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Castellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Vachtsevanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Multi-Agent Systems Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.181-207, 2026, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01082-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies : 16th International Conference, WEBIST 2020, November 3–5, 2020, and 17th International Conference, WEBIST 2021, October 26–28, 2021, Virtual Events, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNBIP - 469, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2023, LNBIP - Lecture Notes in Business Information Processing, 978-3-031-24196-3. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24197-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Dataset: Cultural, Lyrics and Audio Analysis Metadata About 2 Million Popular Commercially Released Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web. ESWC 2021. Lecture Notes in Computer Science, vol 12731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-531, 2021, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web de données liées et Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Remy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folksonomies, Thésaurus et Ontologies : trois artefacts combinés dans la structuration des données du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Passant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classer les archives et les bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.88593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Cultural Gap: Bridging Language-Specific DBpedia Chapters for Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Buitelaar; Philipp Cimiano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the Multilingual Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43585-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Life-Cycle for the Semantic Enrichment of Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-3-642-35855-5. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35855-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Semantic Network-Based Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0894-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du web au prisme de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le document numérique à l'heure du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, pp.229-252, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resource Description Framework and its Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Kook Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Semantic Web Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-3-540-92912-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Social Network Analysis: A Concrete Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Methods and Techniques for Studying Virtual Communities: Paradigms and Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.122-156, 2011, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-040-2.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Ambient Intelligence: The MyCampus Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Buyng Kwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArTech House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence and Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1-58053-963-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7: Ontologie pour un système multi-agents dédié à une mémoire d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 274758240X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1: Ontologies pour la construction d'un web sémantique d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Golebiowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion dynamique des connaissances industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.384, 2004, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Action Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: A conversational AI agent for accessible Mass Spectrometry Metabolomics Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benelux Metabolomics Days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Benchmark for Ambiguous Explanations of Knowledge Graph Link Prediction using Relational Graph Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2022 - 36th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Benchmark for Non-ambiguous Explanations of Knowledge Graph Link Prediction using Relational Graph Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2021 - International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Troy, United States. Proceedings of International Semantic Web Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Assessing the Effective Control of Personal Data by Mobile Applications' Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOUPS 2018 - Fourteenth Symposium on Usable Privacy and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, BALTIMORE, MD, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du TALN au LOD : Extraction d'entités, liage, et visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Osmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Nooralahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Rabarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27es Journees francophones d'Ingenierie des Connaissances (demo paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting SPARQL Query Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Extended Semantic Web Conference (ESWC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Crete, Greece. pp.222 - 225, 2014, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11955-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QASM: a Q&A Social Media System Based on Social Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Semantic Web Conference, ISWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licentia: a Tool for Supporting Users in Data Licensing on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Cardellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Riva del Garda, Italy. , 1272, 2014, Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVE: a Tool for Checking Licenses Compatibility between Vocabularies and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLD 2014 - International Workshop on Consuming Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. , 1272, 2014, Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Licenses Compatibility and Composition in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference, ISWC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Access Control for SPARQL Endpoints: Lessons Learned and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW - 21th World Wide Web Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAKiS: an Open Domain QA System based on Relational Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Palmero Aprosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Magnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference, ISWC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive sociality: advanced social objects recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribière Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science Conference 2011 (WebSci11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Koblenz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des écosystèmes d'objets sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances IC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs as the Foundation for Interoperable Intelligent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGSWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web We Mix: Benevolent AIs for a Resilient Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebSci ’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving a Web of Linked Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Journal Sepcial Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Semantic Web journal, 8 (6), 2017, Semantic Web Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Folksonomies and Ontologies for Supporting Knowledge Sharing: a State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF/XML Source Declaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of the CoP-oriented knowledge management tool offering basic CoP-adapted KM services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge : Générer des Collections de Questions de Compétences et Requêtes SPARQL pour Interroger des Graphes de Connaissances en Langue Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative semantic structuring of folksonomies (short article)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Ontologies and Folksonomies to Leverage Knowledge Sharing on the Social Web: a Brief Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Models and Architectures to Ensure Linked Data Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaladzavi Guidedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Côte d'Azur, CNRS, I3S. 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Science, Artificial Intelligence and Intelligence Augmentation (in Dagstuhl Perspectives Workshop 18262 - 10 Years of Web Science: Closing The Loop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Dagstuhl. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Modèles et Architectures pour un Accès Mobile Restreint et Local au Web de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaladzavi Guidedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9121, INRIA Sophia Antipolis. 2017, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8982, INRIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Template: A Transformation Language for RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8514, Inria. 2014, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarized Explanations from Linked Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8279, Inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting SPARQL Query Execution Time and Suggesting SPARQL Queries Based on Query History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8392, Inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation in the Semantic Web: a survey of the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7974, Inria. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental characterization of RDF Triple Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7941, Inria. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the Semantic Web of Data using SPARQL, RDF and XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kefi-Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Mohamed Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6847, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00362381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating dynamic resources in corporate semantic web: an approach to enterprise application integration using semantic web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5663, INRIA. 2006, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Approximate Query Processing for Searching the Semantic Web with Corese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5621, INRIA. 2006, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web technologies to reconcile privacy and context awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CMU-CS-03-211, School of Computer Science, Carnegie Mellon University. 2003, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Memory Management through Agents: The CoMMA project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2002, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Engineering: a Survey and a Return on Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4396, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Artificial Intelligence And Knowledge Management: Ontologies And Multi-Agent Systems For A Corporate Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Nice Sophia Antipolis, 2002. English. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00378201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes RDF et leur Manipulation pour la Gestion de Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00351772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Hypermedia Multi-Agent Systems (HyperAgents 2025) co-located with 28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperAgents 2025 : Hypermedia Multi-Agent Systems 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol-4084, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: Latest Advances and New Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cudré-Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Gandon; Marta Sabou; Harald Sack; Claudia D’Amato; Philippe Cudré-Mauroux; Antoine Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. 9088, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.830, 2015, The Semantic Web, 978-3-319-18817-1. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18818-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2015 Satellite Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Breslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandon, Fabien; Guéret, Christophe; Villata, Serena; Breslin, John; Faron-Zucker, Catherine; Zimmermann, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 Satellite Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia. 9341, Springer, 2015, Computer Communication Networks and Telecommunications, 978-3-319-25639-9. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Presutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffan Staab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Presutti; Claudia d’Amato; Fabien Gandon; Mathieu d’Aquin; Steffen Staab; Anna Tordai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2014 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Greece. 8465, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Semantic Web, 978-3-319-07442-9. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07443-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 9ème conférence des Technologies de l’Information et de la Communication pour l’Enseignement (TICE 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Frasson; Jean-Marc Labat; Fabien Gandon; David Cassagne; Clement Jonquet; Stefano A. Cerri; Philippe Pujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE: Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Béziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC 2009 : Actes des 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances IC2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. 2009, IC 2009 : Actes des 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi un graphe de connaissances !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Demairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7ec9a0bcccba1254457985de26d524d0d5c4a9c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId689"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Gandon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0543-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076340074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche chez Inria, Docteur et HDR en Informatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur de l'équipe Wimmics (UniCA, Inria, CNRS, I3S CNRS, Sophia Antipolis, France) en 2012 et responsable jusqu'en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentant d'Inria au World-Wide Web Consortium (W3C).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (197)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge : Générer des Collections de Questions de Compétences et Requêtes SPARQL pour Interroger des Graphes de Connaissances en Langue Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.465-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Prediction or Perdition: the Seeds of Instability in Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser l'adaptation de modèles de langue frugaux pour l'extraction de motifs RDF à partir de texte, à des relations de type Datatype et Object property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26émé conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2026, Langlet, France. RNTI-E-42, pp.399-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Such Thing as Free Brain Time: For a Pigouvian Tax on Attention Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth AAAI/ACM Conference on AI, Ethics, and Society (AIES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2025, Madrid, Spain. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v8i1.36555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on a Pigouvian Regulation of the Attention Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Democracy: Bridging Theory and Practice. 2nd Conference of the European Network for Digital Democracy (EDDY-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070442v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay Attention: a Call to Regulate the Attention Market and Prevent Algorithmic Emotional Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES 2024 - 7th AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2024, San Jose (CA), United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v7i1.31696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable AI for Self-Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sarkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaSSO 2023 Workshop - Sustainable and Scalable Self-Organisation Workshop (ASCOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSOS-C58168.2023.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Critical MAS(S): Resources and Representations Needed for Weaving a Web that Hosts Linked Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 23081 : Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagstuhl Schloss, Feb 2023, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Intelligence Agent for Navigating Knowledge Graph Experimental Metabolomics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Swiss Metabolomics Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Metabolomics Socitety Zurich; ETH Zurich, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de Connaissances et Ontologie pour la Représentation de Données Immobilières Issues d’Annonces en Texte Libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn your web APIs into just another piece of your Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGC 2023 - The Knowledge Graph Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Hypermedia Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K. Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Injecting Ground Truth Explanations on Relational Graph Convolutional Networks and their Explanation Methods for Link Prediction on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2022 - The 21st IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Niagara Falls / Hybrid, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Artistic Style Transfer for Data Augmentation in A Real-Case Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'explications pour la prédiction de liens dans les graphes de connaissances par des réseaux convolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2022 - IC 2022- PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Never-Ending Project for Humanity Called &amp;quot;the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2022 - ACM Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon (virtual), France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485447.3514195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of uncertain geospatial information in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GKG 2022 - Proceedings of the 1th ACM SIGSPATIAL International Workshop on Geospatial Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Seattle, Washington, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3557990.3567588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for Empirical Evaluation of Explanation Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2022 - Workshop on Explainable Agency in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV53921.2021.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web : graphe de connaissances et services pour faire progresser la recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning URI Selection Criteria to Improve the Crawling of Linked Open Data (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010654600003058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When owl:sameAs is the Same: Experimenting Online Resolution of Identity with SPARQL queries to Linked Open Data Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRAI: Geographic and Semantic Overlay Network for Linked Data Access with Intermittent Internet Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaladzavi Guidedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2020 - IEEE/WIC/ACM International Joint Conference On Web Intelligence And Intelligent Agent Technology (WI-IAT '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Scored Evaluation of Non-Unique Explanations for Relational Graph Convolutional Network Link Prediction on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linked Data Ground Truth for Quantitative and Qualitative Evaluation of Explanations for Relational Graph Convolutional Network Link Prediction on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486622.3493921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Personal Data Control In Mobile Applications Using Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Usable Security and Privacy (USEC'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/usec.2021.23008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Me, Love Me, Say (and Write!) that You Love Me: Enriching the WASABI Song Corpus with Lyrics Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahdi Korfed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Oriented Uncertainty Evaluation for Linked Data Based on Graph Interlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Amine Djebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Automatically Selected DBpedia Subjects in Electronic Medical Records to boost Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking and Negotiating Uncertainty Theories Over Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Amine Djebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2019 - LDOW/LDDL Workshop of the World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Interaction Affordances: On Engineering Autonomous Systems for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second W3C Workshop on the Web of Things The Open Web to Challenge IoT Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Automated Methods to Detect Explicit Content in Song Lyrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Corazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2019 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Lyrics Summarization Inspired by Audio Thumbnailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2019 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping the Streetlight Effect: Semantic Hypermedia Search Enhances Autonomous Behavior in the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bienz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT 2019 - 9th International Conference on the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bilbao, Spain. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365871.3365901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface d'Aide à la Décision pour Prédire l'Hospitalisation de Patients et planifier les Actions Préventives pour Prévenir cet Événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Noual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2019 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle PFIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injecting Domain Knowledge in Electronic Medical Records to Improve Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2019 - 16th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. pp.116--130, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des améliorations de prédiction d'hospitalisation par l'ajout de connaissances métier aux dossiers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019 - 19ème Conférence Francophone sur l'Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning URI Selection Criteria to Improve the Crawling of Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC2019 - 16th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade in Hindsight: The Missing Bridge Between Multi-Agent Systems and the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing Uncertainty on the Semantic Web: Blurring the LOD Bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Amine Djebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G B Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marburg, Germany. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23182-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic models in Web based Educational System integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Information Systems and Technologies (WEBIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006940000780089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle de Recherche Exploratoire pour l'Évaluation de ses Systèmes & Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 - 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Persuasion in Argumentation through Emotions and Mental States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS 2018 - Thirty-First International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Melbourne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sémantiques dans l'intégration des systèmes d'information pour l'éducation sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel, SemWebPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyrics Segmentation: Textual Macrostructure Detection using Convolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Nechaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.2044-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Heuristic Evaluation Method of Exploratory Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 32nd British Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative Requirements as Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2017 - The 30th international conference on Legal Knowledge and Information Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Luxembourg, Luxembourg. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement d'une base de connaissance par annotation automatique de textes relatifs à la cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.104-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Argumentation and Emotions: An Empirical Evaluation with Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2017 - 19th International Conference Human-Computer Interaction. User Interface Design, Development and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Definitions and Models of Exploratory Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIDA '17 - ACM Workshop on Exploratory Search and Interactive Data Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. pp.3-8, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3038462.3038465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the WAI: Defining Web-Augmented Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science 2017 (WebSci17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troy, NY, United States. pp.381 - 382, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0609-508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing the editing history of Wikipedia as linked data in DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2016 - 15th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Enrichment by Discovering Multi-Relational Association Rules from Ontological Knowledge Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Staab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '16 - 31st ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProVoc : une ontologie pour décrire des produits sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Nooralahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Semantic Spreading Activation to Entity Linking in text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Nooralahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Segond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB 2016 - 21st International Conference on Applications of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipedia editing history in DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conference on Web Intelligence (WI' 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a General Knowledge Base of Physical Objects for Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragma-Semantic Analysis of the Emotion/Sentiment Relation in Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model of topics, expertises, activities and trends for question answering Web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT), Oct 2016, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering N-Relation Natural Language Questions in the Commercial Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of linked data based exploration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESD 2014 - Intelligent Exploitation of Semantic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Time-Capped Possibilistic Testing of SubClassOf Axioms Against RDF Data to Enrich Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Knowledge Capture, K-CAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palisades, NY, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2815833.2815835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic RDF Transformation Software and its Application to an Online Translation Service for Common Languages of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified detection and labeling of overlapping communities of interest in question-and-answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM 2015 - International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merry hMAS and Happy New Web: A Wish for Standardizing an AI-Friendly Web Architecture for Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagstuhl Schloss, Feb 2021, Dagstuhl, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions in Argumentation: an Empirical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Chaouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence, IJCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.156-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Inconsistencies in DBpedia Language Specific Chapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2014 - Ninth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1443-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing OWL Axioms against RDF Facts: A Possibilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference, EKAW 2014, Linköping, Sweden, November 24-28, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.519 - 530, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Approach to SPARQL Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2014 IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory search on topics through different perspectives with DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Palagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Query Result Explanation for Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemele M. Endris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Collaborative Spaces Workshop 2014 (SWCS 2014), co-located with the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study on Overlapping Community Detection in Question and Answer Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2014 IEEE/ACM International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three 'W' of the World Wide Web call for the three 'M' of a Massively Multidisciplinary Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2014 - 10th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Licenses Compatibility between Vocabularies and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLD 2014 - 5th International Workshop on Consuming Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Semantic Web Access Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDoW 2011 : 4th international workshop Social Data on the Web (SDoW2011), co-located with ISWC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-012-0014-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying multilingual DBpedia with QAKiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting for Inconsistencies in Multilingual DBpedia with QAKiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2013 - International Semantic Web Conference Posters &amp; Demonstrations Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One License to Compose Them All - A Deontic Logic Approach to Data Licensing on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2013 - 12th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Licenses Compostion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2013 - 26th International Conference on Legal Knowledge and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Support Framework for Argumentative Discussions Management in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2013 - 10th International Conference on The Semantic Web: Semantics and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.412-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite interests' exploration thanks to on-the-fly linked data spreading activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribière Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT '13: Proceedings of the 24th ACM Conference on Hypertext and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery Hub: on-the-fly linked data exploratory search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribière Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Rodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Semantics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Gaps Among DBpedia Multilingual Chapters for Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deontic logic semantics for licenses composition in the web of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIL 2013 - 14th International Conference on Artificial Intelligence and Law 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italy. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control for HTTP Operations on Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodriguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC - 10th Extended Semantic Web Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Policy Management for SPARQL Endpoints Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC - International Semantic Web Conference Posters &amp; Demonstrations Track - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory search on the top of DBpedia chapters with the Discovery Hub application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference, ESWC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41242-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISICIL: Semantics and Social Networks for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM 2013: 39th International Conference on Current Trends in Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Špindlerův Mlýn, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35843-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation-based Inconsistencies Detection for Question-Answering over DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP&amp;DBpedia 2013 - 1st International Workshop on NLP and DBpedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAKiS @ QALD-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Magnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lavelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd open challenge in Question Answering over Linked Data (QALD-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linked Data Access Goes Mobile: Context-Aware Authorization for Graph Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW - 5th WWW Workshop on Linked Data on the Web - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoReWeb: From Linked Documentary Resources to Linked Computational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhiloWeb 2012: Web and Philosophy: Why and What For?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation compacte du contenu de sources RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012 - 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Modelling and SPARQL Processing of SQL Abstract Syntax Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trastour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSW - 1st Workshop on Programming the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHI3LD: an Access Control Framework for the Mobile Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext - 23rd ACM Conference on Hypertext and Social Media - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review of explanation in the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExaCt 2012 - 7th Workshop on Explanation-aware Computing - (20th European Conference on Artificial Intelligence ECAI-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Access Control for RDF Graph Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI - 20th European Conference on Artificial Intelligence - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webmarks : Le marquage d'intérêt sur le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licenses Compatibility and Composition in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Consuming Linked Data (COLD2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Justifications in the Collaborative Semantic Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Collaborative Spaces Workshop (SWCS2012) - 21st International World Wide Web Conference (WWW 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1083-1090, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling linked data publication with the Datalift platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Scharffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Semantic Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toronto, ON, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cycle de vie complet pour l'enrichissement sémantique des folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction Gestion de Connaissance EGC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Access Control Model for Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Heraklion, Greece. pp.454-463, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Objects Description and Recommendation in Multidimensional Social Networks: OCSO Ontology and Semantic Spreading Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Social Object Networks (SocialObjects 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PASSAT/SocialCom.2011.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webmark: pour une approche contextuelle de la référence en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemanja Vukosavljevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemTagP: Semantic Community Detection in Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conferences on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping online communities to semantically enrich folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Raleigh, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Name That Graph or the need to provide a model and syntax extension to specify the provenance of RDF graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop — RDF Next Steps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Jun 2010, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFS-based frequent graph pattern extraction to characterize the content of RDF Triple Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science Conference 2010 (WebSci10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts meets tagging : NiceTag ontology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Semantic Systems and the 5th International Conference on Pragmatic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.10, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts meet tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIS SigPrag International Pragmatic Web Conference Track (ICPW 2010), Conference Track of I-Semantics, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie NiceTag : les tags en tant que graphes nommés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web Social, 10ième Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances, EGC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des folksonomies: structuration collaborative et assistée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Social data with Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on the Future of Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Jan 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiceTag Ontology: tags as named graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laniado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWC 2009 - 4th Asian Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shangaï, China. flimpens_isni2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Social Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Erétéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISICIL: Information Semantic Integration through Communities of Intelligence onLine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bugeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Web Intelligence &amp; Virtual Enterprises At The 10th Ifip Working Conference On Virtual Enterprises (Pro-Ve'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Real Online Social Network using Semantic Web Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Washington, United States. pp.180-195, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04930-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap between web 2.0 technologies and natural language processing pipelines with semantic web: the semtoolbox approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Advances in Semantic Processing, SEMAPRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Semantic Structuring of Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / WIC / ACM International Conference on Web Intelligence, WI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00389753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'index pour la résolution distribuée de requêtes sur un nombre restreint de bases d'annotations RDF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Intension of Classes and Properties Definition in Ontologies for Word Sense Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2008 - 16th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Acitrezza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la contribution et outils de partage de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher les ontologies et les folksonomies pour la gestion des connaissances partagées : un état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State of the Art on Social Network Analysis and its Applications on a Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDOW2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki et Web Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances IC2007, Plate-forme AFIA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF/XML Source Declaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference WWW/Internet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measurement applied to information research and indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heerlen, Netherlands. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Services in Corporate Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morne, Mauritius. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2007.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki : Semantic Web Enabled Technologies in Wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WikiSym 2006 International Symposium on Wikis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki : Semantic WEb Enabled Technologies in Wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Crova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Passeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Semantic Wikis, From Wiki to Semantic at the 3rd Annual European Semantic Web Conference (ESWC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web sémantique n'est pas antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Context-Aware Museum Tour Guide Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Chun Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Tai Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web and Mobile Information Systems (WAMIS05) held at the 19th IEEE International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Taipei, Taiwan. pp.6, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2005.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Inferences in a Semantic Web Server for the Cartography of Competencies in a Telecom Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Semantic Web Conference, ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galway University, DERI, Nov 2005, Galway, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Surrogates to Make the Semantic Web Intelligible to End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / WIC / ACM International Conference on Web Intelligence, WI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Compiègne, Sep 2005, Compiègne, France. pp.7, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2005.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre de vue les usage(r)s dans la construction d'une application à base d'ontologies ? Retour d'expérience sur le projet KmP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing enterprise applications as dynamic resources in corporate semantic webs: an application scenario for semantic web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Frameworks for Semantics in Web Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité Conceptuelle et Distances de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Raisonner le Web Sémantique avec des Graphes, Plateforme AFIA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Semantic Web Services for Context-Aware Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithun Sheshagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiSys 2004 Workshop on Context Awareness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating External Sources in a Corporate Semantic Web Managed by a Multi-agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao Tuan-Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMKM 2003, AAAI Spring Symposium on Agent-Mediated Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24612-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance du Contexte, Confidentialité et Accès Mobiles : une Approche Web Sémantique et Multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones: Mobilité et Ubiquité 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de connaissances personnelles et contextuelles, et respect de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Francophones d’Ingénierie des Connaissances, Conference (IC’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ontology Matching Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lê Bach Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Portucalense, Porto, Apr 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware computing using a shared contextual information service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Judd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Hengartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Steenkiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Pervasive Computing. A Collection of Contributions Presented at the 2nd International Conference on Pervasive Computing (Pervasive 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Computer Society (OCG), Apr 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sources extérieures dans un Web sémantique d'entreprise géré par un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Dung Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme IC, Conférence Ingénierie des Connaissances 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic E-Wallet to Reconcile Privacy and Context Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Semantic Web Conference (ISWC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Sanibel Island, United States. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39718-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining reactive and deliberative agents for complete ecosystems in infospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC International Conference on Intelligent Agent Technology (IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2003.1241082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Artificial Intelligence for Distributed Corporate Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA 2002 - 6th Cooperative Information Agents - Intelligent Agents for the Internet and Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Sémantique et Approche Multi-Agents pour la Gestion d'une Mémoire Organisationnelle Distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme IC, Conférence Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web and Multi-Agents Approach to Corporate Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP World Computer Congress, IIP Track - Intelligent Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35602-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent platform for a corporate semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2002, 6th International Conference on Autonomous Agents, 5th International Conference on Multi-Agents Systems, 9th International Workshop on Agent Theories Architectures and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/545056.545062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ontology-based Tools: A Step Towards Systemizing the Scenario Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EON2002: Evaluation of Ontology-based Tools Workshop at the 13th International Conference on Knowledge Engineering and Knowledge Management EKAW 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Siguenza, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Architecture For Distributed Corporate Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium "From Agent Theory to Agent Implementation" at the 16th European Meeting on Cybernetics and Systems Research (EMCSR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering an Ontology for a Multi-Agents Corporate Memory System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMICK 2001 Eighth International Symposium on the Management of Industrial and Corporate Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Oct 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Ontology Engineering for a Multi-Agents Corporate Memory System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Ontologies and Information Sharing" IJCAI 2001, Seventeenth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception D'une Société D'agents Pour Une Mémoire D'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme AFIA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie pour un système multi-agents dédié à une mémoire d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2001, Ingénierie des Connaissances, plateforme AFIA'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Support Exploiting an XML-based Corporate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKM 2000, Third International Conference on Practical Aspects of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA : Une approche distribuée de la mémoire organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Systèmes distribués et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Memory Management through Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e2000 eBusiness and eWork Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un cheminement de conception : structure hypertextuelle des connaissances pour les traces d'un projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 1999, Journée francophones d'ingénierie des connaissances, Plateforme AFIA 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyrics segmentation via bimodal text–audio representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Nechaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (3), pp.317 - 336. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324921000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Song Corpus and Knowledge Graph for Music Lyrics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Reasoning for Cultural Metadata Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.129 - 138. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.20.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending electronic medical records vector models with knowledge graphs to improve hospitalization prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.20. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-022-00261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable AI: Evolutionary Race Towards Sustainable Knowledge Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sarkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IEEE Internet Computing, 26 (6), pp.8. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2022.3214378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Futures: Inclusive, Intelligent, Sustainable The 2020 Manifesto for Web Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Berendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Halford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Hendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Manifestos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagMan.9.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les IA comprennent-elles ce qu’elles font ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une toile de fond pour le Web : lier les données et lier leurs vocabulaires sur la toile, pour un Web plus accessible aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous search in a social and ubiquitous Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bienz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMILK, trait d'union entre langue naturelle et données sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.287-312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of the First 20 Years of Research on Semantic Web and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.23.3-4.11-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and personality traits in argumentation: An empirical evaluation1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Jraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Chaouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.61 - 87. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-170015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping community detection and temporal analysis on Q&A sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.115 - 142. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour tout le monde : Tim Berners-Lee, lauréat du prix Turing 2016 pour avoir inventé... le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For everything: Tim Berners-Lee, winner of the 2016 Turing award for having invented… the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic testing of OWL axioms against RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redecentralizing the Web with Distributed Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Daniel Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Simperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBpédia.fr : retour sur la publication de données de la culture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2016/2), pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting topics and overlapping communities in Question and Answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.27:1-27:17. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0268-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des connaissances du Web...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Presentation of Linked Data on Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Semantic Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.32. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijswis.2014100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the knowledge acquisition bottleneck to the knowledge acquisition overflow: A brief French history of knowledge acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue: 25 Years of Knowledge Acquisition, 71 (2), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Semantic Web Access Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Interaction with the Web of Data by Mining its Textual Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Palmero Aprosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligenza Artificiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue on Natural Language Processing in the Web Era, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les moteurs de recherche ont-ils besoin du web de données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vatant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (4), pp.24-41. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.484.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du Web... sous l’œil du W3C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical word Sense Disambiguation with Ontologies and Metadata: Automation Meets Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Alexopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Andreopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Doms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki: A semantic wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Semantic Web and Web 2.0, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching the Semantic Web: Approximate Query Processing based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, IEEE Intelligent Systems, 21 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2006.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web technologies to reconcile privacy and context awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.20. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2003.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents handling annotation distribution in a corporate semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, IOS Press International Journal, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents Corporate Memory Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rimassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Turci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Engineering Agent Systems: Best of "From Agent Theory to Agent Implementation (AT2AI)-3", 16 (9-10), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information multi-agent pour une mémoire organisationnelle annotée en RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.8.4.11-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web for the Working Ontologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Allemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Hendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 3, 2020, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management, Vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 834, 2019, Studies in Computational Intelligence, 978-3-030-18129-1 (eBook) 978-3-030-18128-4 (Hardcover). </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWW '18: Companion Proceedings of the The Web Conference 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-5640-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWW '18: Proceedings of the 2018 World Wide Web Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis G. Ipeirotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-5639-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse intelligente des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 30 (4), 2016, Revue d’intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Evaluation Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Gandon; Elena Cabrio; Milan Stankovic; Antoine Zimmermann. Springer, 548, 2015, Communications in Computer and Information Science, 978-3-319-25518-7. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25518-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01212063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782100572946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la gestion des connaissances : une approche pluridisciplinaire du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Golebiowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.372, 2001, Informatiques - Série Systèmes d'information, 2-10-006300-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yggdrasil: An Artifact-Based Framework for Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Castellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Vachtsevanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Multi-Agent Systems Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.181-207, 2026, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01082-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies : 16th International Conference, WEBIST 2020, November 3–5, 2020, and 17th International Conference, WEBIST 2021, October 26–28, 2021, Virtual Events, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNBIP - 469, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2023, LNBIP - Lecture Notes in Business Information Processing, 978-3-031-24196-3. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24197-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Dataset: Cultural, Lyrics and Audio Analysis Metadata About 2 Million Popular Commercially Released Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web. ESWC 2021. Lecture Notes in Computer Science, vol 12731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-531, 2021, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web de données liées et Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Remy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folksonomies, Thésaurus et Ontologies : trois artefacts combinés dans la structuration des données du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Passant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classer les archives et les bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.88593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Cultural Gap: Bridging Language-Specific DBpedia Chapters for Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Buitelaar; Philipp Cimiano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the Multilingual Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43585-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Life-Cycle for the Semantic Enrichment of Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-3-642-35855-5. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35855-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Semantic Network-Based Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0894-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du web au prisme de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le document numérique à l'heure du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, pp.229-252, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resource Description Framework and its Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Kook Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Semantic Web Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-3-540-92912-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Social Network Analysis: A Concrete Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Methods and Techniques for Studying Virtual Communities: Paradigms and Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.122-156, 2011, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-040-2.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Ambient Intelligence: The MyCampus Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Buyng Kwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArTech House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence and Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1-58053-963-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7: Ontologie pour un système multi-agents dédié à une mémoire d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 274758240X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1: Ontologies pour la construction d'un web sémantique d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Golebiowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion dynamique des connaissances industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.384, 2004, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Action Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: A conversational AI agent for accessible Mass Spectrometry Metabolomics Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benelux Metabolomics Days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kirchhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Benchmark for Ambiguous Explanations of Knowledge Graph Link Prediction using Relational Graph Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2022 - 36th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Benchmark for Non-ambiguous Explanations of Knowledge Graph Link Prediction using Relational Graph Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Halliwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2021 - International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Troy, United States. Proceedings of International Semantic Web Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Assessing the Effective Control of Personal Data by Mobile Applications' Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOUPS 2018 - Fourteenth Symposium on Usable Privacy and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, BALTIMORE, MD, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du TALN au LOD : Extraction d'entités, liage, et visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Osmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Nooralahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Rabarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27es Journees francophones d'Ingenierie des Connaissances (demo paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licentia: a Tool for Supporting Users in Data Licensing on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Cardellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Riva del Garda, Italy. , 1272, 2014, Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVE: a Tool for Checking Licenses Compatibility between Vocabularies and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Governatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Pun Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLD 2014 - International Workshop on Consuming Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. , 1272, 2014, Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QASM: a Q&A Social Media System Based on Social Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Semantic Web Conference, ISWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting SPARQL Query Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Extended Semantic Web Conference (ESWC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Crete, Greece. pp.222 - 225, 2014, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11955-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Access Control for SPARQL Endpoints: Lessons Learned and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW - 21th World Wide Web Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Licenses Compatibility and Composition in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference, ISWC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAKiS: an Open Domain QA System based on Relational Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Palmero Aprosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Magnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference, ISWC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des écosystèmes d'objets sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances IC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive sociality: advanced social objects recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribière Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Science Conference 2011 (WebSci11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Koblenz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs as the Foundation for Interoperable Intelligent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGSWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web We Mix: Benevolent AIs for a Resilient Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebSci ’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving a Web of Linked Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Journal Sepcial Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Semantic Web journal, 8 (6), 2017, Semantic Web Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Folksonomies and Ontologies for Supporting Knowledge Sharing: a State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF/XML Source Declaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of the CoP-oriented knowledge management tool offering basic CoP-adapted KM services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative semantic structuring of folksonomies (short article)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Ontologies and Folksonomies to Leverage Knowledge Sharing on the Social Web: a Brief Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Limpens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Models and Architectures to Ensure Linked Data Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaladzavi Guidedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Côte d'Azur, CNRS, I3S. 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Science, Artificial Intelligence and Intelligence Augmentation (in Dagstuhl Perspectives Workshop 18262 - 10 Years of Web Science: Closing The Loop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Dagstuhl. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Modèles et Architectures pour un Accès Mobile Restreint et Local au Web de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaladzavi Guidedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9121, INRIA Sophia Antipolis. 2017, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8982, INRIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Template: A Transformation Language for RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8514, Inria. 2014, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarized Explanations from Linked Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8279, Inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting SPARQL Query Execution Time and Suggesting SPARQL Queries Based on Query History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8392, Inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental characterization of RDF Triple Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7941, Inria. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation in the Semantic Web: a survey of the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakebul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7974, Inria. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the Semantic Web of Data using SPARQL, RDF and XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kefi-Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Mohamed Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6847, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00362381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating dynamic resources in corporate semantic web: an approach to enterprise application integration using semantic web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5663, INRIA. 2006, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Approximate Query Processing for Searching the Semantic Web with Corese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5621, INRIA. 2006, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web technologies to reconcile privacy and context awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Sadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CMU-CS-03-211, School of Computer Science, Carnegie Mellon University. 2003, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Engineering: a Survey and a Return on Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4396, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Memory Management through Agents: The CoMMA project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2002, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Artificial Intelligence And Knowledge Management: Ontologies And Multi-Agent Systems For A Corporate Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Nice Sophia Antipolis, 2002. English. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00378201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes RDF et leur Manipulation pour la Gestion de Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00351772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Hypermedia Multi-Agent Systems (HyperAgents 2025) co-located with 28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperAgents 2025 : Hypermedia Multi-Agent Systems 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol-4084, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2015 Satellite Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Breslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandon, Fabien; Guéret, Christophe; Villata, Serena; Breslin, John; Faron-Zucker, Catherine; Zimmermann, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 Satellite Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia. 9341, Springer, 2015, Computer Communication Networks and Telecommunications, 978-3-319-25639-9. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: Latest Advances and New Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cudré-Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Gandon; Marta Sabou; Harald Sack; Claudia D’Amato; Philippe Cudré-Mauroux; Antoine Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. 9088, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.830, 2015, The Semantic Web, 978-3-319-18817-1. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18818-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 9ème conférence des Technologies de l’Information et de la Communication pour l’Enseignement (TICE 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Frasson; Jean-Marc Labat; Fabien Gandon; David Cassagne; Clement Jonquet; Stefano A. Cerri; Philippe Pujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE: Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Béziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Presutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffan Staab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Presutti; Claudia d’Amato; Fabien Gandon; Mathieu d’Aquin; Steffen Staab; Anna Tordai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2014 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Greece. 8465, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Semantic Web, 978-3-319-07442-9. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07443-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC 2009 : Actes des 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances IC2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. 2009, IC 2009 : Actes des 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi un graphe de connaissances !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2S-Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Demairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7ec9a0bcccba1254457985de26d524d0d5c4a9c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId697"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED026B77"/>
+    <w:nsid w:val="BDC80874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-gandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076340074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240862v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Belgroun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v8i1.36555" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758276v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v7i1.31696" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03989703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarkadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSOS-C58168.2023.00043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04153252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Halliwell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03633526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3514195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557990.3567588" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301330v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Toure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaladzavi Guidedi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/usec.2021.23008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430113v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Amine Djebri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Korfed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373932" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G B Tettamanzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bienz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365871.3365901" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064075v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Corazza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064421v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157559v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Noual" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Palagi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Nechaev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870950v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006940000780089" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Benlamine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frasson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589162v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0609-508" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Ghali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3038462.3038465" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Basile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Staab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851842" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Nooralahzadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332515v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chaouachi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187400v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.184" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakebul Hasan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemele M. Endris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075944v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921608" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27030-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908799v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057056v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Myriam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Rodio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-012-0014-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908792v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057048v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907883v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costabello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Vagliano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodriguez Rocha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Er&#233;t&#233;o" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35843-2_7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41242-4_21" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907911v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724041v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707499v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171122v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714671v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691256v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Follenfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trastour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691277v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171125v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188245" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.242" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695229v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_57" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Limpens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610786v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Vukosavljevic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170978v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.98" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00452771v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laniado" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530364v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170906v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636128v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839746" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170885v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durville" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169885v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.26" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378174v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434129v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154486v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169909v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bugeaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ereteo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04930-9_12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562064v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grohan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416693v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2007.59" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379431v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bottollier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Durville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644236v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hoareau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhi&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154390v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Crova" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecompte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Passeron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151147v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150966v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150960v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2005.66" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150946v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gronnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guigard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151127v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chun Chou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Tai Hsieh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sadeh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.307" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023932v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guigard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149747v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Miller" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Judd" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Hengartner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steenkiste" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149755v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithun Sheshagiri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146421v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Tuan-Dung" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24612-1_18" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00374538v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149842v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Bach Thanh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146436v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2003.1241082" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146434v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dung Cao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146447v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39718-2_25" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146238v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/545056.545062" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146251v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146235v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146243v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35602-0_10" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146268v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146233v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145808v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145807v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145810v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145752v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145750v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Karp" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Loisel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807461v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2022.3214378" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502001v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00261-9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295581v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324921000024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812106v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921374v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.20.129" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189474v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Berendt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Halford" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hendler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.9.1.1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748219v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135131v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135088v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01415-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935898v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.3-4.11-56" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843967v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520115v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170356" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643474v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Jraidi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-170015" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623368v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560267v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simperl" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2017.18" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342757v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187445v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0268-y" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188210v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijswis.2014100103" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907866v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171879v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Palmero Aprosio" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741328v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0024" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350423v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378553v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Alexopoulou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Andreopoulos" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Dietze" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Doms" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-28" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154473v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2007.11.003" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080851v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150215v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.16" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149736v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2003.07.008" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146425v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146292v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Poggi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rimassa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Turci" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146277v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.11-46" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02939606v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Allemang" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382097" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143939v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907229v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://International World Wide Web Conferences Steering Committee" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907226v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lalmas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G. Ipeirotis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395885v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212063v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stankovic" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25518-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171123v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/strategie-et-systemes-dinformation/gestion-de-contenu/le-web-semantique-1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145755v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Golebiowska" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460210v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castellucci" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schultz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lem&#233;e" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01082-7_7" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709800v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920553v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Passant" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88593" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171872v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783662435847" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43585-4_9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171250v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783642358548" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35855-5" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187472v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0894-9_6" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739526v2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171045v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kook Han" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562056v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch007" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154381v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Buyng Kwon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150973v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149824v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.eu/books/information-technology/gestion-dynamique-des-connaissances-industrielles/eynard/description-9782746209527" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434544v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339562v3" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193781v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332522v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popovici" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Rabarijaona" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075489v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_23" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187455v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076612v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171124v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691271v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171115v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170990v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171032v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04838584v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148911v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560252v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabou" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sack" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semantic-web-journal.net/content/weaving-web-linked-resources" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530371v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154394v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00191049v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dehors" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Ghali" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399933v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530361v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530358v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03956456v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976768v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634219v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402901v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969068v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808037v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880314v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702277v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691201v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362381v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Cherfi" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mohamed Khelif" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070345v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070387v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146492v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146259v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072192v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378201v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351772v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356585v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rem Collier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187094v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cudr&#233;-Mauroux" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319188171" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18818-8" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239773v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187088v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Presutti" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Staab" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-07443-6" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187103v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.ticeconf.org/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169932v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03376942v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170333v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Demairy" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ec9a0bcccba1254457985de26d524d0d5c4a9c5" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-gandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076340074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240862v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Belgroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v8i1.36555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758276v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v7i1.31696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarkadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSOS-C58168.2023.00043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03989703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04153252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771424v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Halliwell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03633526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3514195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557990.3567588" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591012v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301330v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Toure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaladzavi Guidedi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430113v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493921" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/usec.2021.23008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133188v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Korfed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Amine Djebri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373932" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064075v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Corazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bienz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365871.3365901" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157559v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Noual" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064421v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G B Tettamanzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006940000780089" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Palagi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Benlamine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frasson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Nechaev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Ghali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3038462.3038465" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560180v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0609-508" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Staab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851842" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Nooralahzadeh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Basile" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.184" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152966v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chaouachi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076562v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakebul Hasan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemele M. Endris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921608" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27030-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170973v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-012-0014-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907882v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Myriam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057056v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Rodio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907879v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815067v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costabello" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodriguez Rocha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Vagliano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188678v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41242-4_21" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171260v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Er&#233;t&#233;o" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35843-2_7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691256v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Follenfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trastour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729037v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724041v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707499v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171125v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188245" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568903v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Limpens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695229v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_57" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.242" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Vukosavljevic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170978v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.98" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530364v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170906v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636128v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laniado" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839746" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170885v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00452771v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378223v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434129v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169909v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bugeaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562035v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ereteo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04930-9_12" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169916v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169885v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822444v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562064v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grohan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379431v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bottollier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Durville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644236v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hoareau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhi&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154397v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2007.59" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154383v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154390v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Crova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecompte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Passeron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026263v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151127v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chun Chou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Tai Hsieh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sadeh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.307" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150946v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gronnier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guigard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150960v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2005.66" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023932v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guigard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151147v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150966v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithun Sheshagiri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146421v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Tuan-Dung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24612-1_18" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149946v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00374538v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149842v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Bach Thanh" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Miller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Judd" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Hengartner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steenkiste" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146434v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dung Cao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146447v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39718-2_25" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2003.1241082" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146251v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146235v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35602-0_10" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146238v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/545056.545062" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145807v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145810v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145808v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145752v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145750v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Karp" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145740v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Loisel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295581v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324921000024" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921374v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.20.129" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00261-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807461v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2022.3214378" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189474v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Berendt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Halford" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hendler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.9.1.1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135131v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748219v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135088v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01415-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935898v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.3-4.11-56" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643474v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Jraidi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-170015" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520115v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170356" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623368v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843967v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560267v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simperl" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2017.18" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342757v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boyer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187445v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0268-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188210v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijswis.2014100103" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907866v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171879v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Palmero Aprosio" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741328v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0024" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350423v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378553v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Alexopoulou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Andreopoulos" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Dietze" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Doms" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-28" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154473v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2007.11.003" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080851v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150215v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.16" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149736v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2003.07.008" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146425v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146292v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Poggi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rimassa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Turci" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146277v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.11-46" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02939606v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Allemang" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382097" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143939v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907229v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://International World Wide Web Conferences Steering Committee" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907226v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lalmas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G. Ipeirotis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395885v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212063v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stankovic" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25518-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171123v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/strategie-et-systemes-dinformation/gestion-de-contenu/le-web-semantique-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145755v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Golebiowska" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460210v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castellucci" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schultz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lem&#233;e" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01082-7_7" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709800v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920553v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Passant" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88593" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171872v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783662435847" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43585-4_9" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171250v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783642358548" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35855-5" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187472v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0894-9_6" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739526v2" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171045v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kook Han" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562056v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch007" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154381v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Buyng Kwon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150973v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149824v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.eu/books/information-technology/gestion-dynamique-des-connaissances-industrielles/eynard/description-9782746209527" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434544v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339562v3" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193781v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332522v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popovici" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Rabarijaona" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076612v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187455v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075489v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_23" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691271v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171124v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171115v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171032v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170990v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04838584v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148911v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560252v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabou" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sack" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semantic-web-journal.net/content/weaving-web-linked-resources" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530371v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154394v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00191049v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dehors" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Ghali" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530361v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530358v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03956456v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976768v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634219v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402901v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969068v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808037v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880314v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691201v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702277v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362381v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Cherfi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mohamed Khelif" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070345v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070387v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146492v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072192v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146259v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378201v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351772v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356585v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rem Collier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239773v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187094v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cudr&#233;-Mauroux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319188171" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18818-8" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187103v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.ticeconf.org/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187088v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Presutti" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Staab" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-07443-6" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169932v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03376942v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557287v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170333v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Demairy" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ec9a0bcccba1254457985de26d524d0d5c4a9c5" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>