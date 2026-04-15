--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -373,51 +373,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of vibrational stationary states of H/Pd(111)</w:t>
+                <w:t xml:space="preserve">A quantum mechanical evaluation of the intermediate scattering function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bindech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
@@ -452,102 +452,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, pp.e2541793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2025.2473661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2025.2541793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368502v1</w:t>
+                <w:t xml:space="preserve">hal-05368492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum mechanical evaluation of the intermediate scattering function</w:t>
+                <w:t xml:space="preserve">Study of vibrational stationary states of H/Pd(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bindech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
@@ -582,78 +582,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.e2541793. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2025.2541793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2025.2473661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368492v1</w:t>
+                <w:t xml:space="preserve">hal-05368502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast proton transfer in a photoionized glycine by a mixed quantum–classical and quantum dynamics</w:t>
               </w:r>
@@ -1952,525 +1952,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional stochastic dissipative quantum dynamics using a Lindblad operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souvik Mandal</w:t>
+                <w:t xml:space="preserve">Laser control strategies in full dimensional funneling dynamics: The case of pyrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samrit Mainali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Tremblay</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Atabek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0079735⟩</w:t>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (10), pp.100007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3788/COL202220.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774090v1</w:t>
+                <w:t xml:space="preserve">hal-03774076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupling of the hydrated proton to its first solvation shell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Schröder</w:t>
+                <w:t xml:space="preserve">Multidimensional stochastic dissipative quantum dynamics using a Lindblad operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bindech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.6170. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (9), pp.094109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33650-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0079735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774070v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Diabatic Potential Energy Matrices for Multiconfiguration Time-Dependent Hartree Treatments of High-Dimensional Nonadiabatic Photodissociation Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The coupling of the hydrated proton to its first solvation shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanyu Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00370⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.6170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33650-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774051v1</w:t>
+                <w:t xml:space="preserve">hal-03774070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser control strategies in full dimensional funneling dynamics: The case of pyrazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samrit Mainali</w:t>
+                <w:t xml:space="preserve">Representation of Diabatic Potential Energy Matrices for Multiconfiguration Time-Dependent Hartree Treatments of High-Dimensional Nonadiabatic Photodissociation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanyu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (10), pp.100007. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), pp.4627-4638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3788/COL202220.100007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774076v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Multiconfiguration Time-Dependent Hartree Study on the Mode-/Bond-Specific Quantum Dynamics of Water Dissociation on Cu(111)</w:t>
               </w:r>
@@ -2824,51 +2824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Multi-Layer Multi-Configuration Time-Dependent Hartree (ML-MCTDH) Method and the Density Matrix Renormalization Group (DMRG) for Ground State Properties of Linear Rotor Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samrit Mainali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,51 +3959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Joubert-Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150 (12), pp.124109. </w:t>
@@ -5028,51 +5028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5422,51 +5422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Donghui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (20), pp.204302. </w:t>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6576,177 +6576,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Birth of an Electronic Wavepacket in a Molecule with Attosecond Time-Resolved Photoelectron Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantum dynamics study of the benzopyran ring opening guided by laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Perveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
+                <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp508218n⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 442, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070438v1</w:t>
+                <w:t xml:space="preserve">hal-01070226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the low-lying dark np* states in the photophysics of pyrazine: a quantum dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6778,364 +6786,327 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.15957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cp02165g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum dynamics study of the benzopyran ring opening guided by laser pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Saab</w:t>
+                <w:t xml:space="preserve">Monitoring the Birth of an Electronic Wavepacket in a Molecule with Attosecond Time-Resolved Photoelectron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gábor J. Halász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Vibok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (38), pp.8773-8778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508218n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01070226v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical transition energies vs. absorption maxima: Illustration with the UV absorption spectrum of ethylene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry and Group Theory and Its Application to Few-Body Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Jornet-Somoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
+                <w:t xml:space="preserve">Xiao-Yan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A. Robb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shi-Hai Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2013.04.078⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/486420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905569v1</w:t>
+                <w:t xml:space="preserve">hal-01099722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Photolysis : strong isotopologue/isotopomer selectivity in the stratosphere</w:t>
               </w:r>
@@ -7249,698 +7220,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and Group Theory and Its Application to Few-Body Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical transition energies vs. absorption maxima: Illustration with the UV absorption spectrum of ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Yan Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">Joaquim Jornet-Somoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Hai Dong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael A. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2013.04.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/486420⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099722v1</w:t>
+                <w:t xml:space="preserve">hal-00905569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Rates for Hydrogen on Pd(111) from Molecular Quantum Dynamics Calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Marquardt</w:t>
+                <w:t xml:space="preserve">Attosecond electronic and nuclear quantum photodynamics of ozone: time-dependent Dyson orbitals and dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz502251w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.124010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089731v1</w:t>
+                <w:t xml:space="preserve">hal-01004456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond electronic and nuclear quantum photodynamics of ozone: time-dependent Dyson orbitals and dipole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+                <w:t xml:space="preserve">Diffusion Rates for Hydrogen on Pd(111) from Molecular Quantum Dynamics Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.124010. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz502251w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004456v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational spectroscopy using a kinetic energy operator in Eckart frame and the multi-configuration time-dependent Hartree (MCTDH) approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
+                <w:t xml:space="preserve">Full-dimensional control of the radiationless decay in pyrazine using the dynamic Stark effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.114101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4895557⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.134114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064434v1</w:t>
+                <w:t xml:space="preserve">hal-01071860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-dimensional control of the radiationless decay in pyrazine using the dynamic Stark effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+                <w:t xml:space="preserve">Rovibrational spectroscopy using a kinetic energy operator in Eckart frame and the multi-configuration time-dependent Hartree (MCTDH) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyan Sadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guerin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.134114. </w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.114101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4895557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071860v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalised vibronic-coupling Hamiltonian model for benzopyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,355 +7994,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction surface approach to multimode vibronic coupling problems: General framework and application to furan</w:t>
+                <w:t xml:space="preserve">Comparison of the multi-configuration, time-dependent Hartree (MCTDH) method with the Arthurs and Dalgarno coupled-channel method for rotationally inelastic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. V. Gromov</w:t>
+                <w:t xml:space="preserve">R. F. Malenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sivaranjana Reddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst Köppel</w:t>
+                <w:t xml:space="preserve">Peet Hickman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139, pp.234306. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 585, pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4845215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920844v1</w:t>
+                <w:t xml:space="preserve">hal-00870861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the multi-configuration, time-dependent Hartree (MCTDH) method with the Arthurs and Dalgarno coupled-channel method for rotationally inelastic scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. F. Malenda</w:t>
+                <w:t xml:space="preserve">Reaction surface approach to multimode vibronic coupling problems: General framework and application to furan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Gromov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sivaranjana Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peet Hickman</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Köppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.08.083⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.234306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4845215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870861v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence revival during the attosecond electronic and nuclear quantum photodynamics of the ozone molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor J. Halász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8419,51 +8419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,774 +8521,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of laser-induced quantum dynamics of the electronic and nuclear motion in the ozone molecule on the attosecond time scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone photodissociation : isotopic and electronic branching ratios for asymmetric isotopologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ndengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor B. Halasz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Robb</w:t>
+                <w:t xml:space="preserve">Reinhard Schincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.043426. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (50), pp.12271-12279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.043426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp307195v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744413v1</w:t>
+                <w:t xml:space="preserve">hal-00752760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone photodissociation : isotopic and electronic branching ratios for asymmetric isotopologues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of laser-induced quantum dynamics of the electronic and nuclear motion in the ozone molecule on the attosecond time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Schincke</w:t>
+                <w:t xml:space="preserve">Gabor B. Halasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (50), pp.12271-12279. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.043426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp307195v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.043426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752760v1</w:t>
+                <w:t xml:space="preserve">hal-00744413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitable coordinates for quantum dynamics: Applications using the multiconfiguration time-dependent Hartree (MCTDH) algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+                <w:t xml:space="preserve">Rovibrational energy transfer in collisions of H2 with D2. A full-dimensional wave packet propagation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.12.015⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2012.667165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706702v1</w:t>
+                <w:t xml:space="preserve">hal-00706697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereomutation in vibrationally excited NHD2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the Huggins band for six ozone isotopologues : vibrational levels and Absorption Cross Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ndengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Schincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Marquardt</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 990, pp.90. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.12271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3064382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706699v1</w:t>
+                <w:t xml:space="preserve">hal-00752754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational energy transfer in collisions of H2 with D2. A full-dimensional wave packet propagation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Otto</w:t>
+                <w:t xml:space="preserve">Suitable coordinates for quantum dynamics: Applications using the multiconfiguration time-dependent Hartree (MCTDH) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2012.667165⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 990, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706697v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Huggins band for six ozone isotopologues : vibrational levels and Absorption Cross Section</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereomutation in vibrationally excited NHD2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Jost</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 990, pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3064382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the overall rotation on the cis-trans isomerization of HONO induced by an external field</w:t>
               </w:r>
@@ -9300,51 +9300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9417,77 +9417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jornet Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137, pp.084304. </w:t>
@@ -9538,51 +9538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic computer procedure for generating exact and analytical kinetic energy operators based on the polyspherical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,64 +9805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numeric kinetic energy operators for molecules in polyspherical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyan Sadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,51 +10156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of dissociating autoionizing states using the block diagonalization method: Application to N2H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peet Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kashinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthie Malenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahbia Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300 (1), pp.012016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10390,51 +10390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio quantum dynamical study of photoinduced ring opening in furan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Gromov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10442,51 +10442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Köppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135, pp.164305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10761,235 +10761,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual commutation relations in physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Nauts</w:t>
+                <w:t xml:space="preserve">The electronic excited states of ethylene with large-amplitude deformations: A dynamical symmetry group investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78, pp.1365. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 377, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/1.3482257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538801v1</w:t>
+                <w:t xml:space="preserve">hal-00538796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electronic excited states of ethylene with large-amplitude deformations: A dynamical symmetry group investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H.-D. Meyer</w:t>
+                <w:t xml:space="preserve">Unusual commutation relations in physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 377, pp.30. </w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78, pp.1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/1.3482257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538796v1</w:t>
+                <w:t xml:space="preserve">hal-00538801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-mass dependent photodissociation rates of ozone isotopologues from ab-initio absorption cross sections and experimental actinic flux</w:t>
               </w:r>
@@ -11122,51 +11122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Schincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11226,90 +11226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of photoinduced ring-opening in furan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Gromov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Trofimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Köppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133, pp.164309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11337,51 +11337,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. I. Variational method including couplings between all degrees of freedom on six-dimensional potential energy surfaces</w:t>
+                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. II. Rovibronic levels analysis of the X2Πu electronic state of HCCH+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
@@ -11390,355 +11390,355 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130 (13), pp.134301. </w:t>
+              <w:t xml:space="preserve">, 2009, 130 (13), pp.134302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3089354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3089356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716139v1</w:t>
+                <w:t xml:space="preserve">hal-00716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Isotope Effects in the Infrared Spectrum of the Zundel Cation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. I. Variational method including couplings between all degrees of freedom on six-dimensional potential energy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48, pp.352. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (13), pp.134301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200804646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3089354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347946v1</w:t>
+                <w:t xml:space="preserve">hal-00716139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. II. Rovibronic levels analysis of the X2Πu electronic state of HCCH+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">Strong Isotope Effects in the Infrared Spectrum of the Zundel Cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130 (13), pp.134302. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3089356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200804646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716141v1</w:t>
+                <w:t xml:space="preserve">hal-00347946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Dimensional (15D) Quantum-Dynamical Simulation of the Protonated Water-Dimer III: Mixed Jacobi-valence parametrization and benchmark results for the zero-point-energy, vibrationally excited states and infrared spectrum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11785,51 +11785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Rotational excitations in para-H2+para-H2 collisions: Full- and reduced-dimensional quantum wave packet studies comparing different potential energy surfaces” [J. Chem. Phys. 128, 064305 (2008)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11883,252 +11883,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full dimensional (15 dimensional) quantum-dynamical simulation of the protonated water-dimer IV: Isotope effects in the infrared spectra of D(D2O)2+, H(D2O)2+, and D(H2O)2+ isotopologues.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact and constrained kinetic energy operators for polyatomic molecules: The polyspherical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3183166⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 484, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412649v1</w:t>
+                <w:t xml:space="preserve">hal-00412650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and constrained kinetic energy operators for polyatomic molecules: The polyspherical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full dimensional (15 dimensional) quantum-dynamical simulation of the protonated water-dimer IV: Isotope effects in the infrared spectra of D(D2O)2+, H(D2O)2+, and D(H2O)2+ isotopologues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Iung</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 484, pp.1. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.034308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2009.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3183166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412650v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational excitations in para-H2+para-H2 collisions: Full- and reduced-dimensional quantum wave packet studies comparing different potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12182,321 +12182,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00252000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Computation of vibrational energy levels of Fluoroform using the MCTDH method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 129, pp.224109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3020716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828685v1</w:t>
+                <w:t xml:space="preserve">hal-00347926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of vibrational energy levels of Fluoroform using the MCTDH method.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 129, pp.224109. </w:t>
+              <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3020716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347926v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of highly excited vibrational states in DFCO: Calculation of the out-of-plane bending states and simulation of the intramolecular vibrational energy redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,51 +12582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12679,278 +12679,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational energy transfer in ortho-H2 + para-H2 collisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H.-D. Meyer</w:t>
+                <w:t xml:space="preserve">Dynamics and Infrared Spectroscopy of the ProtonatedWater Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2776266⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.6918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200702201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171328v1</w:t>
+                <w:t xml:space="preserve">hal-00171294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Infrared Spectroscopy of the ProtonatedWater Dimer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+                <w:t xml:space="preserve">Rovibrational energy transfer in ortho-H2 + para-H2 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.6918. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.114310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200702201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2776266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171294v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Dimensional (15D) Quantum-Dynamical Simulation of the Protonated Water-Dimer II: Infrared Spectrum and Vibrational Dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13010,51 +13010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet study on trans-cis isomerization of HONO driven by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13140,51 +13140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamik und Infrarotspektroskopie des protonierten Wasser- Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13250,260 +13250,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Quantum Dynamical Study of â-Hydrogen Transfer in a Cationic Rhodium Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full Dimensional (15D) Quantum-Dynamical Simulation of the Protonated Water-Dimer I: Hamiltonian Setup and Analysis of the Ground Vibrational State.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maik Bittner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">D. Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111, pp.2407. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (18), pp.184302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0668955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2787588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171304v1</w:t>
+                <w:t xml:space="preserve">hal-00171330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Dimensional (15D) Quantum-Dynamical Simulation of the Protonated Water-Dimer I: Hamiltonian Setup and Analysis of the Ground Vibrational State.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+                <w:t xml:space="preserve">Multidimensional Quantum Dynamical Study of â-Hydrogen Transfer in a Cationic Rhodium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Köppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.2407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0668955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2787588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00171330v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation and selective population of vibrational levels with the Multiconfiguration Time-Dependent Hartree (MCTDH) algorithm</w:t>
               </w:r>
@@ -13618,77 +13618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in highly excited HFCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13825,51 +13825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyspherical Parametrization of an N-Atom System: Principles and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14058,51 +14058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational excitation cross sections of para-H2&amp;lt;/sub&amp;gt; plus para-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions. A full-dimensional wave-packet propagation study using an exact form of the kinetic energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suren Sukiasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14395,51 +14395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the mode-selective trans–cis isomerization in HONO using ab initio methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14525,51 +14525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular vibrational energy redistribution in the highly excited fluoroform molecule: A quantum mechanical study using the multiconfiguration time-dependent Hartree algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14681,51 +14681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 114 (5), pp.2099-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14876,51 +14876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector parametrization of the N-atom problem in quantum mechanics with non-orthogonal coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15050,64 +15050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectrum of the Eigen cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15491,51 +15491,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Photochemistry Model: Application to Aminobenzonitrile and Benzopyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15543,51 +15543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Yamanouchi, S. Cundiff, R. DeVivieRiedle, M. KuwataGonokami, and L. DiMauro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ULTRAFAST PHENOMENA XIX</w:t>
@@ -15871,64 +15871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study specific, highly excited states in DFCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16041,51 +16041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16305,51 +16305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schr&#246;der" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Wodtke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Mandal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2473661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2541793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Decleva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Palacios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227504" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2322023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Nadoveza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Nadoveza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00928-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176655" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#246;rfler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L032021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tajouo Tela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Dubernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03225F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M Wodtke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079735" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vendrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33650-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Han" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00370" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrit Mainali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL202220.100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfei Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Miao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03092" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brown" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105308" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Iouchtchenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicholas Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Donghui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoren Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus B M&#248;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels E Henriksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04391A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Bossion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong H Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009721" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119381" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shirvanyan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ossiander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Razskazovskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guggenmos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063405" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.11.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05245-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Gang Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019323" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Desouter-Lecomte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b10412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.08.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Perveaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991635" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.12.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Muzas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Cueto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Kroes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205432" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del Cueto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Muzas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#252;chsel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.060301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Quadri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36613" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.04.031" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04605J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawes Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b04642" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900518" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070438v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perveaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vibok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508218n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02165g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joubert Doriol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03MWKHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet-Somoza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.04.078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q592G2B1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Madronich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD020033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Hai Dong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Sun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/486420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyan Sadri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895557" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896938" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Gromov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivaranjana Reddy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst K&#246;ppel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845215" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870861v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Malenda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet Hickman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.08.083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPQV47Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023425" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nauts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828729" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B. Halasz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.043426" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752760v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schincke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307195v" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706702v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH9ZG9PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706699v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.11.037" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JX8WZLQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706697v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Otto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.667165" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064382" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23709a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet Somoza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745861" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675163" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell'Anna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0599-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6CQ76TW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711005v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729536" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718591" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600343" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Malenda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Blancafort" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643767" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653792" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526428v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Krishnamohan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Olsen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Woittequand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kroes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538801v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3482257" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schinke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103266m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Trofimov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493451" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347946v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804646" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412641v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152488" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3185353" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183166" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412650v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2009.05.003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252000v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826379" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3020716" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402920" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171309v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.04.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47ZC05XB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171328v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Panda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776266" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702201" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787596" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171299v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200702201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ7GCD6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171304v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Bittner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0668955" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9R5R1K0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauvergnat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787588" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171314v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2192499" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171324v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0023-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-49RD3Q8Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171320v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20728" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MPNLJKQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382926v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pouilly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891725" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382920v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Sukiasyan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2085167" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Baloitcha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1760713" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021863v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.06.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJVSDRM4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rosmus" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1632471" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021861v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1668639" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047017v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Beck" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Worth" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009949j" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414713v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630051v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53923-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003499v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45290-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347953v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213798v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_94" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213802v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14397-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Brill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendrell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174378v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214258v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J Hal&#225;sz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833688" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schr&#246;der" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Wodtke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Mandal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2541793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2473661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Decleva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Palacios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227504" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2322023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Nadoveza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Nadoveza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00928-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176655" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#246;rfler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L032021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tajouo Tela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Dubernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03225F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M Wodtke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrit Mainali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL202220.100007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tremblay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vendrell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33650-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfei Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Miao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03092" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brown" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105308" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Iouchtchenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicholas Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Donghui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoren Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus B M&#248;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels E Henriksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04391A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Bossion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong H Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009721" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119381" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shirvanyan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ossiander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Razskazovskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guggenmos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063405" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.11.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05245-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Gang Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019323" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Desouter-Lecomte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b10412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.08.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Perveaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991635" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.12.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Muzas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Cueto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Kroes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205432" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del Cueto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Muzas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#252;chsel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.060301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Quadri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36613" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.04.031" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04605J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawes Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b04642" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900518" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joubert Doriol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03MWKHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02165g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perveaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vibok" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508218n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099722v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Hai Dong" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Sun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/486420" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Madronich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD020033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet-Somoza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.04.078" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q592G2B1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896938" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyan Sadri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895557" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Malenda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet Hickman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.08.083" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPQV47Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Gromov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivaranjana Reddy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst K&#246;ppel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845215" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023425" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nauts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828729" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752760v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schincke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307195v" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B. Halasz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.043426" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Otto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.667165" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064382" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706702v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH9ZG9PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.11.037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JX8WZLQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23709a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet Somoza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745861" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675163" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell'Anna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0599-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6CQ76TW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711005v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729536" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718591" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600343" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Malenda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Blancafort" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643767" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653792" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526428v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Krishnamohan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Olsen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Woittequand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kroes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538796v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538801v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3482257" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schinke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103266m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Trofimov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493451" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347946v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804646" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412641v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152488" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3185353" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412650v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2009.05.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183166" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252000v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826379" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3020716" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402920" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171309v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.04.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47ZC05XB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171294v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702201" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Panda" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776266" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787596" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171299v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200702201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ7GCD6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauvergnat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Bittner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0668955" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9R5R1K0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171314v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2192499" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171324v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0023-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-49RD3Q8Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171320v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20728" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MPNLJKQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382926v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pouilly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891725" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382920v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Sukiasyan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2085167" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Baloitcha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1760713" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021863v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.06.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJVSDRM4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rosmus" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1632471" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021861v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1668639" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047017v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Beck" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Worth" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009949j" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414713v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630051v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53923-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003499v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45290-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347953v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213798v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_94" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213802v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14397-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Brill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendrell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174378v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214258v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J Hal&#225;sz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833688" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>