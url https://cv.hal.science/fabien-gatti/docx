--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -243,226 +243,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized Vibrational Relaxation from Stochastic Non-Markovian System-Bath Dynamics</w:t>
+                <w:t xml:space="preserve">Study of vibrational stationary states of H/Pd(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oussama Bindech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Souvik Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (8), pp.2280-2288. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2025.2473661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281566v1</w:t>
+                <w:t xml:space="preserve">hal-05368502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum mechanical evaluation of the intermediate scattering function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bindech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Bindech</w:t>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -503,157 +503,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of vibrational stationary states of H/Pd(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantized Vibrational Relaxation from Stochastic Non-Markovian System-Bath Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bindech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Bindech</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (8), pp.2280-2288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2025.2473661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368502v1</w:t>
+                <w:t xml:space="preserve">hal-05281566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast proton transfer in a photoionized glycine by a mixed quantum–classical and quantum dynamics</w:t>
               </w:r>
@@ -907,90 +907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mean square displacement of a ballistic quantum particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bindech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Bindech</w:t>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1035,383 +1035,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical high-dimensional operators in canonical polyadic finite basis representation (CP-FBR)</w:t>
+                <w:t xml:space="preserve">On the sum-of-products to product-of-sums transformation between analytical low-rank approximations in finite basis representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Nadoveza</w:t>
+                <w:t xml:space="preserve">Ramón Panadés-Barrueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Panadés-Barrueta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Natasa Nadoveza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peláez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158 (11), </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (12), pp.1897-1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0139224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00928-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351758v1</w:t>
+                <w:t xml:space="preserve">hal-04304825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sum-of-products to product-of-sums transformation between analytical low-rank approximations in finite basis representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Analytical high-dimensional operators in canonical polyadic finite basis representation (CP-FBR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Nadoveza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Panadés-Barrueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peláez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232 (12), pp.1897-1904. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00928-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0139224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304825v1</w:t>
+                <w:t xml:space="preserve">hal-04351758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical high-dimensional operators in canonical polyadic finite basis representation (CP-FBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Nadoveza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón L Panadés-Barrueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peláez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (11), pp.114109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0139224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064119v1</w:t>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (3), pp.L032021. </w:t>
@@ -1952,525 +1952,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser control strategies in full dimensional funneling dynamics: The case of pyrazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The coupling of the hydrated proton to its first solvation shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samrit Mainali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osman Atabek</w:t>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (10), pp.100007. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.6170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3788/COL202220.100007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33650-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774076v1</w:t>
+                <w:t xml:space="preserve">hal-03774070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional stochastic dissipative quantum dynamics using a Lindblad operator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Representation of Diabatic Potential Energy Matrices for Multiconfiguration Time-Dependent Hartree Treatments of High-Dimensional Nonadiabatic Photodissociation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanyu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (9), pp.094109. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), pp.4627-4638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0079735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774090v1</w:t>
+                <w:t xml:space="preserve">hal-03774051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupling of the hydrated proton to its first solvation shell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Schröder</w:t>
+                <w:t xml:space="preserve">Multidimensional stochastic dissipative quantum dynamics using a Lindblad operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bindech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33650-w⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (9), pp.094109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0079735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774070v1</w:t>
+                <w:t xml:space="preserve">hal-03774090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Diabatic Potential Energy Matrices for Multiconfiguration Time-Dependent Hartree Treatments of High-Dimensional Nonadiabatic Photodissociation Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser control strategies in full dimensional funneling dynamics: The case of pyrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samrit Mainali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanyu Han</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osman Atabek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (8), pp.4627-4638. </w:t>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (10), pp.100007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3788/COL202220.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774051v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Multiconfiguration Time-Dependent Hartree Study on the Mode-/Bond-Specific Quantum Dynamics of Water Dissociation on Cu(111)</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfei Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zekai Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157 (1), pp.014306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,90 +2694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Multi Configuration Time-Dependent Hartree for Dissipative Quantum Dynamics with Strong Intramolecular Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souvik Mandal</w:t>
+                <w:t xml:space="preserve">Oussama Bindech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,64 +2824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Multi-Layer Multi-Configuration Time-Dependent Hartree (ML-MCTDH) Method and the Density Matrix Renormalization Group (DMRG) for Ground State Properties of Linear Rotor Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samrit Mainali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Iouchtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoren Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3110,51 +3110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoren Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3214,51 +3214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtochemistry of bimolecular reactions from weakly bound complexes: computational study of the H + H ′ OD − −− → H ′ OH + D/HOD + H ′ exchange reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus B Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3461,51 +3461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-dimensional quantum mechanical calculations of the reaction probability of the H + CH4 reaction based on a mixed Jacobi and Radau description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong H Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3565,51 +3565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full dimensional quantum mechanical calculations of the reaction probability of the H + NH 3 collision based on a mixed Jacobi and Radau description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hong Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3959,51 +3959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Joubert-Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150 (12), pp.124109. </w:t>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4305,51 +4305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulated by photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 557 (7707), pp.641-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4377,265 +4377,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO quantum dynamics diffusion on Cu(1 0 0)</w:t>
+                <w:t xml:space="preserve">Computing energy levels of CH 4 , CHD 3 , CH 3 D, and CH 3 F with a direct product basis and coordinates based on the methyl subsystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zanuttini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhiqiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.03.037⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (7), pp.074113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5019323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838626v1</w:t>
+                <w:t xml:space="preserve">hal-02435830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing energy levels of CH 4 , CHD 3 , CH 3 D, and CH 3 F with a direct product basis and coordinates based on the methyl subsystem</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO quantum dynamics diffusion on Cu(1 0 0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Gang Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148 (7), pp.074113. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 509, pp.3 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435830v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Quantum Mechanical Modeling of Electron Transfer and Electronic Coherence in Plant Cryptochromes: The Role of Initial Bath Conditions</w:t>
               </w:r>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,391 +4866,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a systematic convergence of Multi-Layer (ML) Multi-Configuration Time-Dependent Hartree nuclear wavefunctions: The ML-spawning algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the applicability of a wavefunction-free, energy-based procedure for generating first-order non-adiabatic couplings around conical intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Perveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2016.08.031⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (11), pp.114114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018554v1</w:t>
+                <w:t xml:space="preserve">hal-02343838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the applicability of a wavefunction-free, energy-based procedure for generating first-order non-adiabatic couplings around conical intersections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Atom-triatom rigid rotor inelastic scattering with the MultiConfiguration Time Dependent Hartree approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ndengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (11), pp.114114. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 668, pp.42-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4991635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343838v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom-triatom rigid rotor inelastic scattering with the MultiConfiguration Time Dependent Hartree approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards a systematic convergence of Multi-Layer (ML) Multi-Configuration Time-Dependent Hartree nuclear wavefunctions: The ML-spawning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mendive-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 668, pp.42-46. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 482, pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2016.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018547v1</w:t>
+                <w:t xml:space="preserve">hal-02018554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H 2 /LiF(001) diffractive scattering under fast grazing incidence using a DFT-based potential energy surface</w:t>
               </w:r>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S Muzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. del Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,103 +5370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-dimensional vibrational calculations of five-atom molecules using a combination of Radau and Jacobi coordinates: Applications to methane and fluoromethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Donghui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (20), pp.204302. </w:t>
@@ -5498,295 +5498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of van der Waals forces in the diffraction of noble gases from metal surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum effects in ultrafast electron transfers within cryptochromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Del Cueto</w:t>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Muzas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">Adrien Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mendive-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.060301⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.21442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02809h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342962v1</w:t>
+                <w:t xml:space="preserve">hal-01351594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum effects in ultrafast electron transfers within cryptochromes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+                <w:t xml:space="preserve">Role of van der Waals forces in the diffraction of noble gases from metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Del Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Muzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+                <w:t xml:space="preserve">G. Füchsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Devolder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mendive-Tapia</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.21442. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.060301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02809h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.060301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351594v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond electronic and nuclear quantum photodynamics of ozone monitored with time and angle resolved photoelectron spectra</w:t>
               </w:r>
@@ -5798,77 +5798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Decleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -5906,77 +5906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction of H from LiF(001): From slow normal incidence to fast grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Muzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6017,291 +6017,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of the photostability of pyrazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotational Excitations in CO–CO Collisions at Low Temperature: Time-Independent and Multiconfigurational Time-Dependent Hartree Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ndengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sala</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dawes Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP04605J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.7712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203786v1</w:t>
+                <w:t xml:space="preserve">hal-01181232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Excitations in CO–CO Collisions at Low Temperature: Time-Independent and Multiconfigurational Time-Dependent Hartree Calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Ndengué</w:t>
+                <w:t xml:space="preserve">Quantum dynamics of the photostability of pyrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawes Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stephane Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.7712. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP04605J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181232v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances of HCO Computed Using an Approach Based on the Multiconfiguration Time-Dependent Hartree Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawes Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6348,103 +6348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser control of the radiationless decay in pyrazine using the dynamic Stark effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140, pp.194309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6472,641 +6472,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent destruction of tunneling in a six-dimensional model of NHD2: A computational study using the multi-configuration time-dependent Hartree method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">The role of the low-lying dark np* states in the photophysics of pyrazine: a quantum dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141, pp.164326. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.15957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4900518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02165g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079957v1</w:t>
+                <w:t xml:space="preserve">hal-01021441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum dynamics study of the benzopyran ring opening guided by laser pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the Birth of an Electronic Wavepacket in a Molecule with Attosecond Time-Resolved Photoelectron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aurélie Perveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor J. Halász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Vibok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (38), pp.8773-8778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508218n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070226v1</w:t>
+                <w:t xml:space="preserve">hal-01070438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the low-lying dark np* states in the photophysics of pyrazine: a quantum dynamics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sala</w:t>
+                <w:t xml:space="preserve">A quantum dynamics study of the benzopyran ring opening guided by laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 442, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp02165g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021441v1</w:t>
+                <w:t xml:space="preserve">hal-01070226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Birth of an Electronic Wavepacket in a Molecule with Attosecond Time-Resolved Photoelectron Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coherent destruction of tunneling in a six-dimensional model of NHD2: A computational study using the multi-configuration time-dependent Hartree method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (38), pp.8773-8778. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.164326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp508218n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4900518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070438v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and Group Theory and Its Application to Few-Body Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical transition energies vs. absorption maxima: Illustration with the UV absorption spectrum of ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Yan Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">Joaquim Jornet-Somoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Hai Dong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael A. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2013.04.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/486420⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099722v1</w:t>
+                <w:t xml:space="preserve">hal-00905569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Photolysis : strong isotopologue/isotopomer selectivity in the stratosphere</w:t>
               </w:r>
@@ -7118,51 +7147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Madronich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7220,255 +7249,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical transition energies vs. absorption maxima: Illustration with the UV absorption spectrum of ethylene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry and Group Theory and Its Application to Few-Body Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Jornet-Somoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
+                <w:t xml:space="preserve">Xiao-Yan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A. Robb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shi-Hai Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2013.04.078⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/486420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905569v1</w:t>
+                <w:t xml:space="preserve">hal-01099722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond electronic and nuclear quantum photodynamics of ozone: time-dependent Dyson orbitals and dipole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.124010. </w:t>
@@ -7519,64 +7519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Rates for Hydrogen on Pd(111) from Molecular Quantum Dynamics Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Firmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7617,356 +7617,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-dimensional control of the radiationless decay in pyrazine using the dynamic Stark effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rovibrational spectroscopy using a kinetic energy operator in Eckart frame and the multi-configuration time-dependent Hartree (MCTDH) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyan Sadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guerin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.134114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896938⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.114101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4895557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071860v1</w:t>
+                <w:t xml:space="preserve">hal-01064434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational spectroscopy using a kinetic energy operator in Eckart frame and the multi-configuration time-dependent Hartree (MCTDH) approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Full-dimensional control of the radiationless decay in pyrazine using the dynamic Stark effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.114101. </w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.134114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4895557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4896938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064434v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalised vibronic-coupling Hamiltonian model for benzopyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140, pp.044301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8013,51 +8013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the multi-configuration, time-dependent Hartree (MCTDH) method with the Arthurs and Dalgarno coupled-channel method for rotationally inelastic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. F. Malenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Gromov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sivaranjana Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Köppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8259,103 +8259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence revival during the attosecond electronic and nuclear quantum photodynamics of the ozone molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor J. Halász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), pp.023425. </w:t>
@@ -8419,77 +8419,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139, pp.204107. </w:t>
@@ -8521,607 +8521,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone photodissociation : isotopic and electronic branching ratios for asymmetric isotopologues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of laser-induced quantum dynamics of the electronic and nuclear motion in the ozone molecule on the attosecond time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Schincke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gabor B. Halasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (50), pp.12271-12279. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.043426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp307195v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.043426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752760v1</w:t>
+                <w:t xml:space="preserve">hal-00744413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of laser-induced quantum dynamics of the electronic and nuclear motion in the ozone molecule on the attosecond time scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone photodissociation : isotopic and electronic branching ratios for asymmetric isotopologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ndengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor B. Halasz</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reinhard Schincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.043426. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (50), pp.12271-12279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.043426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp307195v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744413v1</w:t>
+                <w:t xml:space="preserve">hal-00752760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational energy transfer in collisions of H2 with D2. A full-dimensional wave packet propagation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Huggins band for six ozone isotopologues : vibrational levels and Absorption Cross Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ndengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Schincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2012.667165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.12271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3064382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706697v1</w:t>
+                <w:t xml:space="preserve">hal-00752754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Huggins band for six ozone isotopologues : vibrational levels and Absorption Cross Section</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rovibrational energy transfer in collisions of H2 with D2. A full-dimensional wave packet propagation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116, pp.12271. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3064382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2012.667165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752754v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitable coordinates for quantum dynamics: Applications using the multiconfiguration time-dependent Hartree (MCTDH) algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 990, pp.75. </w:t>
@@ -9171,64 +9171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereomutation in vibrationally excited NHD2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 990, pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9274,77 +9274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the overall rotation on the cis-trans isomerization of HONO induced by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9417,77 +9417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jornet Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137, pp.084304. </w:t>
@@ -9538,90 +9538,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic computer procedure for generating exact and analytical kinetic energy operators based on the polyspherical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136, pp.034107. </w:t>
@@ -9805,77 +9805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numeric kinetic energy operators for molecules in polyspherical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyan Sadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9922,103 +9922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced enhancement of tunneling in NHD2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136, pp.194308/1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10046,304 +10046,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies of the tunneling splitting of malonaldehyde using the multiconfiguration time-dependent Hartree approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Calculation of dissociating autoionizing states using the block diagonalization method: Application to N2H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peet Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kashinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruthie Malenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3600343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (1), pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601672v1</w:t>
+                <w:t xml:space="preserve">hal-00610939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of dissociating autoionizing states using the block diagonalization method: Application to N2H</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Theoretical studies of the tunneling splitting of malonaldehyde using the multiconfiguration time-dependent Hartree approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 300 (1), pp.012016. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134, pp.234307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3600343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610939v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics study of fulvene double bond photoisomerization: The role of intramolecular vibrational energy redistribution and excitation energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Blancafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10416,51 +10416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Gromov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,51 +10546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. P. Krishnamohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Woittequand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10676,51 +10676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10780,77 +10780,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electronic excited states of ethylene with large-amplitude deformations: A dynamical symmetry group investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 377, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10897,51 +10897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual commutation relations in physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78, pp.1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11001,51 +11001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Schinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11109,64 +11109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption Cross Section of Ozone Isotopologues Calculated with the Multiconfiguration Time-Dependent Hartree (MCTDH) Method: I. The Hartley and Huggins Bands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ndengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Schincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11252,51 +11252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Gromov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Trofimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Köppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11337,408 +11337,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. II. Rovibronic levels analysis of the X2Πu electronic state of HCCH+</w:t>
+                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. I. Variational method including couplings between all degrees of freedom on six-dimensional potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130 (13), pp.134302. </w:t>
+              <w:t xml:space="preserve">, 2009, 130 (13), pp.134301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3089356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3089354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716141v1</w:t>
+                <w:t xml:space="preserve">hal-00716139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. I. Variational method including couplings between all degrees of freedom on six-dimensional potential energy surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strong Isotope Effects in the Infrared Spectrum of the Zundel Cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130 (13), pp.134301. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3089354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200804646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716139v1</w:t>
+                <w:t xml:space="preserve">hal-00347946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Isotope Effects in the Infrared Spectrum of the Zundel Cation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. II. Rovibronic levels analysis of the X2Πu electronic state of HCCH+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48, pp.352. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (13), pp.134302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200804646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3089356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347946v1</w:t>
+                <w:t xml:space="preserve">hal-00716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Dimensional (15D) Quantum-Dynamical Simulation of the Protonated Water-Dimer III: Mixed Jacobi-valence parametrization and benchmark results for the zero-point-energy, vibrationally excited states and infrared spectrum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11785,64 +11785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Rotational excitations in para-H2+para-H2 collisions: Full- and reduced-dimensional quantum wave packet studies comparing different potential energy surfaces” [J. Chem. Phys. 128, 064305 (2008)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11883,633 +11883,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and constrained kinetic energy operators for polyatomic molecules: The polyspherical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Full dimensional (15 dimensional) quantum-dynamical simulation of the protonated water-dimer IV: Isotope effects in the infrared spectra of D(D2O)2+, H(D2O)2+, and D(H2O)2+ isotopologues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Iung</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.034308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3183166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412650v1</w:t>
+                <w:t xml:space="preserve">hal-00412649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full dimensional (15 dimensional) quantum-dynamical simulation of the protonated water-dimer IV: Isotope effects in the infrared spectra of D(D2O)2+, H(D2O)2+, and D(H2O)2+ isotopologues.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exact and constrained kinetic energy operators for polyatomic molecules: The polyspherical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131, pp.034308. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 484, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3183166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412649v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational excitations in para-H2+para-H2 collisions: Full- and reduced-dimensional quantum wave packet studies comparing different potential energy surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128, pp.064305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2826379⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00252000v1</w:t>
+                <w:t xml:space="preserve">hal-00828685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of vibrational energy levels of Fluoroform using the MCTDH method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joubert Doriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129, pp.224109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3020716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rotational excitations in para-H2+para-H2 collisions: Full- and reduced-dimensional quantum wave packet studies comparing different potential energy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
+              <w:t xml:space="preserve">, 2008, 128, pp.064305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2826379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828685v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00252000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of highly excited vibrational states in DFCO: Calculation of the out-of-plane bending states and simulation of the intramolecular vibrational energy redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12569,64 +12569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced nonadiabatic dynamics of ethene: Six-dimensional wave packet propagations using two different approximations of the kinetic energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12685,64 +12685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Infrared Spectroscopy of the ProtonatedWater Dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12802,77 +12802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational energy transfer in ortho-H2 + para-H2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127, pp.114310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12906,64 +12906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Dimensional (15D) Quantum-Dynamical Simulation of the Protonated Water-Dimer II: Infrared Spectrum and Vibrational Dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13010,64 +13010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet study on trans-cis isomerization of HONO driven by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13140,64 +13140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamik und Infrarotspektroskopie des protonierten Wasser- Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13256,64 +13256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Dimensional (15D) Quantum-Dynamical Simulation of the Protonated Water-Dimer I: Hamiltonian Setup and Analysis of the Ground Vibrational State.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13399,51 +13399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maik Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Köppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.2407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13528,51 +13528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 329, pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13618,77 +13618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in highly excited HFCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13735,51 +13735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel perspectives in quantum dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 116, pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13825,64 +13825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyspherical Parametrization of an N-Atom System: Principles and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106, pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13922,304 +13922,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave packet study of the UV photodissociation of the Ar&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;HBr complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotational excitation cross sections of para-H2&amp;lt;/sub&amp;gt; plus para-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions. A full-dimensional wave-packet propagation study using an exact form of the kinetic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pouilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">Suren Sukiasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 122, pp.184313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1891725⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 123, pp.174311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2085167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382926v1</w:t>
+                <w:t xml:space="preserve">hal-00382920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational excitation cross sections of para-H2&amp;lt;/sub&amp;gt; plus para-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions. A full-dimensional wave-packet propagation study using an exact form of the kinetic energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave packet study of the UV photodissociation of the Ar&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;HBr complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Monnerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suren Sukiasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 123, pp.174311. </w:t>
+              <w:t xml:space="preserve">, 2005, 122, pp.184313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2085167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1891725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382920v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative isomerization probability studied by various transition state wave packet methods including the MCTDH algorithm. Benchmark: HCN -&amp;gt; CNH isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezinvi Baloitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14292,51 +14292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular vibrational energy redistribution in toluene: a nine-dimensional quantum mechanical study using the MCTDH algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14389,261 +14389,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the mode-selective trans–cis isomerization in HONO using ab initio methodology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intramolecular vibrational energy redistribution in the highly excited fluoroform molecule: A quantum mechanical study using the multiconfiguration time-dependent Hartree algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 120 (3), pp.1306 - 1317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1632471⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 120 (15), pp.6992-6998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1668639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622992v1</w:t>
+                <w:t xml:space="preserve">hal-02021861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular vibrational energy redistribution in the highly excited fluoroform molecule: A quantum mechanical study using the multiconfiguration time-dependent Hartree algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A study of the mode-selective trans–cis isomerization in HONO using ab initio methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 120 (15), pp.6992-6998. </w:t>
+              <w:t xml:space="preserve">, 2004, 120 (3), pp.1306 - 1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1668639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1632471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021861v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Jacobi–Wilson method: A new approach to the description of polyatomic molecules</w:t>
               </w:r>
@@ -14655,77 +14655,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 114 (5), pp.2099-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14759,51 +14759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach of the multi-configuration time-dependent Hartree and filter-diagonalisation methods for computing bound-state spectra. Application to HO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14876,64 +14876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector parametrization of the N-atom problem in quantum mechanics with non-orthogonal coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15037,77 +15037,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectrum of the Eigen cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15190,51 +15190,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Quantum Dynamics in Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15300,51 +15300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Quantum Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.282, 2014, 978-3-642-45289-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-45290-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15384,51 +15384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Quantum Dynamics: MCTDH Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham A. Worth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15491,103 +15491,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Photochemistry Model: Application to Aminobenzonitrile and Benzopyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Yamanouchi, S. Cundiff, R. DeVivieRiedle, M. KuwataGonokami, and L. DiMauro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ULTRAFAST PHENOMENA XIX</w:t>
@@ -15642,90 +15642,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Quantum Calculations of the Diffusion Rate of Adsorbates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Firmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. A. Nascimento, J. Maruani, E. J. Brändas, G. Delgado-Barrio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Quantum Methods and Applications in Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Springer Verlag, pp.177, 2013, Progress in Theoretical Chemistry and Physics, 978-3-319-14397-2. </w:t>
@@ -15789,51 +15789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15871,77 +15871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study specific, highly excited states in DFCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">volume 7, 1416. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Series computer and computational Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VSP, pp.1416, 2006</w:t>
@@ -16015,90 +16015,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond electronic and nuclear quantum photodynamics of the ozone molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor J Halász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Perveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCESSES IN ISOTOPES AND MOLECULES (PIM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cluj Napoca, Romania. 1565 (1), pp.19-23, 2013, AIP Conference Proceedings, </w:t>
@@ -16305,51 +16305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schr&#246;der" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Wodtke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Mandal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2541793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2473661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Decleva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Palacios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227504" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2322023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Nadoveza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Nadoveza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00928-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176655" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#246;rfler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L032021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tajouo Tela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Dubernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03225F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M Wodtke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrit Mainali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL202220.100007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tremblay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vendrell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33650-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfei Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Miao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03092" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brown" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105308" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Iouchtchenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicholas Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Donghui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoren Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus B M&#248;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels E Henriksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04391A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Bossion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong H Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009721" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119381" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shirvanyan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ossiander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Razskazovskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guggenmos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063405" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.11.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05245-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Gang Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019323" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Desouter-Lecomte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b10412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.08.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Perveaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991635" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.12.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Muzas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Cueto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Kroes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205432" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del Cueto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Muzas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#252;chsel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.060301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Quadri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36613" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.04.031" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04605J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawes Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b04642" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900518" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joubert Doriol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03MWKHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02165g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perveaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vibok" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508218n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099722v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Hai Dong" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Sun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/486420" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Madronich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD020033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet-Somoza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.04.078" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q592G2B1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896938" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyan Sadri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895557" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Malenda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet Hickman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.08.083" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPQV47Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Gromov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivaranjana Reddy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst K&#246;ppel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845215" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023425" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nauts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828729" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752760v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schincke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307195v" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B. Halasz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.043426" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Otto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.667165" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064382" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706702v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH9ZG9PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.11.037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JX8WZLQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23709a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet Somoza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745861" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675163" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell'Anna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0599-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6CQ76TW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711005v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729536" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718591" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600343" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Malenda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Blancafort" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643767" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653792" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526428v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Krishnamohan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Olsen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Woittequand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kroes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538796v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538801v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3482257" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schinke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103266m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Trofimov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493451" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347946v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804646" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412641v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152488" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3185353" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412650v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2009.05.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183166" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252000v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826379" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3020716" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402920" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171309v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.04.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47ZC05XB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171294v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702201" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Panda" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776266" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787596" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171299v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200702201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ7GCD6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauvergnat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Bittner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0668955" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9R5R1K0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171314v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2192499" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171324v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0023-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-49RD3Q8Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171320v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20728" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MPNLJKQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382926v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pouilly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891725" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382920v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Sukiasyan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2085167" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Baloitcha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1760713" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021863v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.06.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJVSDRM4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rosmus" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1632471" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021861v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1668639" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047017v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Beck" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Worth" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009949j" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414713v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630051v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53923-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003499v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45290-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347953v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213798v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_94" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213802v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14397-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Brill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendrell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174378v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214258v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J Hal&#225;sz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833688" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schr&#246;der" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Wodtke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Mandal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2473661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2025.2541793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Decleva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Palacios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227504" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2322023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Nadoveza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00928-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Nadoveza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176655" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#246;rfler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L032021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tajouo Tela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Dubernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03225F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M Wodtke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vendrell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33650-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tremblay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrit Mainali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL202220.100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfei Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Miao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03092" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Brown" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105308" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Iouchtchenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicholas Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Donghui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoren Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus B M&#248;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels E Henriksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04391A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Bossion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong H Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009721" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119381" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shirvanyan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ossiander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Razskazovskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guggenmos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063405" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.11.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05245-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Gang Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019323" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.03.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Desouter-Lecomte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b10412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Perveaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991635" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.12.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.08.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Muzas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Cueto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Kroes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205432" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del Cueto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Muzas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#252;chsel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.060301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Quadri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36613" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.04.031" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181232v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawes Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04605J" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b04642" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02165g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070438v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perveaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vibok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508218n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joubert Doriol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03MWKHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900518" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet-Somoza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.04.078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q592G2B1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Madronich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD020033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Hai Dong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Sun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/486420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyan Sadri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895557" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896938" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Malenda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet Hickman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.08.083" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPQV47Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Gromov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivaranjana Reddy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst K&#246;ppel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845215" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023425" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nauts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828729" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B. Halasz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.043426" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752760v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schincke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307195v" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752754v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3064382" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Otto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.667165" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706702v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH9ZG9PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.11.037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JX8WZLQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23709a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jornet Somoza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745861" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675163" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell'Anna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0599-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6CQ76TW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711005v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729536" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718591" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashinski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Malenda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012016" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600343" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Blancafort" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643767" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653792" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526428v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Krishnamohan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Olsen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Woittequand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kroes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538796v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538801v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3482257" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schinke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103266m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Trofimov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493451" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347946v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804646" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412641v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152488" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3185353" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183166" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412650v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2009.05.003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347926v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3020716" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252000v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826379" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402920" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171309v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.04.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47ZC05XB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171294v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702201" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Panda" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776266" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787596" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171299v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200702201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ7GCD6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauvergnat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Bittner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0668955" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9R5R1K0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171314v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2192499" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171324v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-005-0023-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-49RD3Q8Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171320v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20728" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MPNLJKQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Sukiasyan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2085167" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382926v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pouilly" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891725" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Baloitcha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1760713" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021863v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.06.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJVSDRM4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021861v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1668639" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622992v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rosmus" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1632471" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047017v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Beck" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Worth" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009949j" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414713v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630051v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53923-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003499v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45290-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347953v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213798v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_94" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213802v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14397-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Brill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendrell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174378v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214258v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor J Hal&#225;sz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833688" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>