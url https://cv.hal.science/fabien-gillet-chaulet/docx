--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien GILLET-CHAULET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the projected Antarctic contribution to sea level due to internal climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.293 - 315. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-293-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the range and reach of physically-based Greenland ice sheet sea-level projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantijn J Berends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin L Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.6887-6906. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-6887-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subglacial water amplifies Antarctic contributions to sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Upernavik Isstrøm through ISMIP6 framework: Sensitivity analysis and Bayesian calibration of ensemble prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.5519 - 5550. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lipscomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundations of the Patagonian icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farías-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Blindow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisella Gacitúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating ensemble historical simulations of Upernavik Isstrøm (1985–2019) using observations of surface velocity and elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 2: Onset of irreversible retreat of Amundsen Sea glaciers under current climate on centennial timescales cannot be excluded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlin Naughten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 1: No indication of marine ice sheet instability in the current geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3739-3759. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3739-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust reconstruction of glacier beds using transient 2D assimilation with Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), pp.1393-1402. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first constraint on basal melt-water production of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna B Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Solgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth D Mankoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Ice Thickness Models Intercomparison eXperiment Phase 2 (ITMIX2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Farinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gantayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.571923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal traction mainly dictated by hard-bed physics over grounded regions of Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1435 - 1451. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1435-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Mechanical Model for the Transformation of Dry Polar Firn Into Ice Using the Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fourteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamics of the Mer de Glace glacier, French Alps: comparison with past observations and forecasting of near-future evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouchayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.3979-3994. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-3979-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the long-term fate of a snow cave and a rigid container buried at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Chekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.103164 -. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.103164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic ice sheet response to sudden and sustained ice-shelf collapse (ABUMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cornford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (260), pp.891-904. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of surface observations in a transient marine ice sheet model using an ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.811-832. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-811-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Derkacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sub-shelf melting parameterisations using the ocean-ice-sheet coupled model NEMO(v3.6)-Elmer/Ice(v8.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacho Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2255 - 2283. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2255-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1441-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of centennial mass loss projections of the Amundsen basin to the friction law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-177-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic response of ice-rise divides to changes in ocean and atmosphere forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schannwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2673-2691. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2673-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and results of the ice sheet model initialisation experiments initMIP-Greenland: an ISMIP6 intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Beckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1433 - 1460. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1433-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Candidate sites of 1.5&thinsp;Myr old ice 37&thinsp;km southwest of the Dome C summit, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Cavitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.2167-2174. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2167-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice-Free Topography of Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11,760-11,769. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.576-585. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safety band of Antarctic ice shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rankl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.479-482. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mesh resolution for MISMIP and MISMIP3d experiments using Elmer/Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.307-312. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-307-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal resistance for three of the largest Greenland outlet glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Poinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morlighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and applicability of a 2.5-D ice-flow model in the vicinity of a dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.2301-2313. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ice-sheet-wide framework for englacial attenuation from ice-penetrating radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Paden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1547 - 1570. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1547-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1427-1443. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1427-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01284357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uncertainty in surface mass balance–elevation feedback on projections of the future sea level contribution of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-195-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric along the NEEM ice core, Greenland, and its comparison with GRIP and NGRIP ice cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic parameterisation of the surface mass balance–elevation feedback in regional climate model simulations of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-181-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of basal conditions in an inverse model: Vestfonna ice cap, Nordaustlandet/Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.771- 783. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-771-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet contribution to sea-level rise from a new-generation ice-sheet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakime Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.1561-1576. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-6-2789-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.427-449. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the risk of glacier cavity collapse during artificial drainage: The case of Tête Rousse Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 5 pp. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated Glacier prior to and during its 1982-1983 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.659-672. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-659-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00653459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciology: Ice-sheet advance in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 467, pp.794-795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/467794A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in ice rheology during climate variations – implications for ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of the ice rheology with climatic transitions – implication on ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1187-1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-induced anisotropy in polar ice and related ice-sheet flow modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Ruokolainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-3), pp.33 à 43. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly anisotropic flow law for ice-sheet modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (172), pp.3 à 14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756505781829584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling of the Greenland Ice Sheet Flow Dynamics: from Local Sensitivity to Large-Scale Model Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes finite element modelling of the Greenland ice-sheet using inverse methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated glacier prior and during its 1982-83 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the texture along the EPICA Dome C ice core. (in press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Properties of Ice Core Records II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hokkaido University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE L'ECOULEMENT DE LA GLACE POLAIRE ANISOTROPE ET PREMIERES APPLICATIONS AU FORAGE DE DOME C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00125476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien GILLET-CHAULET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the projected Antarctic contribution to sea level due to internal climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.293 - 315. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-293-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the range and reach of physically-based Greenland ice sheet sea-level projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantijn J Berends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin L Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.6887-6906. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-6887-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subglacial water amplifies Antarctic contributions to sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Upernavik Isstrøm through ISMIP6 framework: Sensitivity analysis and Bayesian calibration of ensemble prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.5519 - 5550. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lipscomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundations of the Patagonian icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farías-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Blindow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisella Gacitúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating ensemble historical simulations of Upernavik Isstrøm (1985–2019) using observations of surface velocity and elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 1: No indication of marine ice sheet instability in the current geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3739-3759. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3739-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 2: Onset of irreversible retreat of Amundsen Sea glaciers under current climate on centennial timescales cannot be excluded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlin Naughten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust reconstruction of glacier beds using transient 2D assimilation with Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), pp.1393-1402. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first constraint on basal melt-water production of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna B Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Solgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth D Mankoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Ice Thickness Models Intercomparison eXperiment Phase 2 (ITMIX2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Farinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gantayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.571923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal traction mainly dictated by hard-bed physics over grounded regions of Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1435 - 1451. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1435-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamics of the Mer de Glace glacier, French Alps: comparison with past observations and forecasting of near-future evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouchayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.3979-3994. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-3979-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Mechanical Model for the Transformation of Dry Polar Firn Into Ice Using the Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fourteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the long-term fate of a snow cave and a rigid container buried at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Chekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.103164 -. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.103164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic ice sheet response to sudden and sustained ice-shelf collapse (ABUMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cornford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (260), pp.891-904. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Derkacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of surface observations in a transient marine ice sheet model using an ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.811-832. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-811-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sub-shelf melting parameterisations using the ocean-ice-sheet coupled model NEMO(v3.6)-Elmer/Ice(v8.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacho Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2255 - 2283. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2255-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of centennial mass loss projections of the Amundsen basin to the friction law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-177-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1441-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic response of ice-rise divides to changes in ocean and atmosphere forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schannwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2673-2691. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2673-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and results of the ice sheet model initialisation experiments initMIP-Greenland: an ISMIP6 intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Beckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1433 - 1460. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1433-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Candidate sites of 1.5&thinsp;Myr old ice 37&thinsp;km southwest of the Dome C summit, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Cavitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.2167-2174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2167-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice-Free Topography of Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11,760-11,769. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.576-585. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mesh resolution for MISMIP and MISMIP3d experiments using Elmer/Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.307-312. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-307-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safety band of Antarctic ice shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rankl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.479-482. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal resistance for three of the largest Greenland outlet glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Poinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morlighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and applicability of a 2.5-D ice-flow model in the vicinity of a dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.2301-2313. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ice-sheet-wide framework for englacial attenuation from ice-penetrating radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Paden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1547 - 1570. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1547-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1427-1443. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1427-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01284357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric along the NEEM ice core, Greenland, and its comparison with GRIP and NGRIP ice cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uncertainty in surface mass balance–elevation feedback on projections of the future sea level contribution of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-195-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic parameterisation of the surface mass balance–elevation feedback in regional climate model simulations of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-181-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of basal conditions in an inverse model: Vestfonna ice cap, Nordaustlandet/Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.771- 783. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-771-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet contribution to sea-level rise from a new-generation ice-sheet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakime Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.1561-1576. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-6-2789-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.427-449. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated Glacier prior to and during its 1982-1983 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.659-672. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-659-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the risk of glacier cavity collapse during artificial drainage: The case of Tête Rousse Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 5 pp. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00653459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciology: Ice-sheet advance in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 467, pp.794-795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/467794A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in ice rheology during climate variations – implications for ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of the ice rheology with climatic transitions – implication on ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1187-1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-induced anisotropy in polar ice and related ice-sheet flow modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Ruokolainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-3), pp.33 à 43. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly anisotropic flow law for ice-sheet modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (172), pp.3 à 14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756505781829584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling of the Greenland Ice Sheet Flow Dynamics: from Local Sensitivity to Large-Scale Model Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated glacier prior and during its 1982-83 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes finite element modelling of the Greenland ice-sheet using inverse methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the texture along the EPICA Dome C ice core. (in press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Properties of Ice Core Records II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hokkaido University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE L'ECOULEMENT DE LA GLACE POLAIRE ANISOTROPE ET PREMIERES APPLICATIONS AU FORAGE DE DOME C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00125476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urruty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-293-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantijn J Berends" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Boberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6887-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gladstone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58375-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Garbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Naughten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3761-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3739-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F&#252;rst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna B Karlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Solgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Mankoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Macgregor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23739-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Brinkerhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gantayat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.571923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014542v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3979-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chekki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.103164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-811-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Merino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2255-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-177-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schannwell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2673-2019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1433-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Cavitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2167-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079734" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rankl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2912" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brondex" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-307-2016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shapero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poinar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morlighem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003643" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Todd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2301-2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Jordan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bamber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N Williams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Paden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Siegert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1547-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christoffersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laakso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-771-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047536" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/467794A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3L4R2MMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kipfstuhl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ruokolainen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD4S7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urruty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-293-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantijn J Berends" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Boberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6887-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gladstone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58375-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Garbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3739-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Naughten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3761-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F&#252;rst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna B Karlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Solgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Mankoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Macgregor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23739-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Brinkerhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gantayat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.571923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014542v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3979-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chekki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.103164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-811-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Merino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2255-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-177-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schannwell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2673-2019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1433-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Cavitte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2167-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079734" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brondex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-307-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387118v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rankl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shapero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poinar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morlighem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003643" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Todd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2301-2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Jordan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bamber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N Williams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Paden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Siegert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1547-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christoffersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laakso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-771-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047536" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/467794A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3L4R2MMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kipfstuhl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ruokolainen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD4S7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>