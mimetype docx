--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien GILLET-CHAULET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the projected Antarctic contribution to sea level due to internal climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.293 - 315. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-293-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the range and reach of physically-based Greenland ice sheet sea-level projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantijn J Berends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin L Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.6887-6906. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-6887-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subglacial water amplifies Antarctic contributions to sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Upernavik Isstrøm through ISMIP6 framework: Sensitivity analysis and Bayesian calibration of ensemble prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.5519 - 5550. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lipscomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundations of the Patagonian icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farías-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Blindow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisella Gacitúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating ensemble historical simulations of Upernavik Isstrøm (1985–2019) using observations of surface velocity and elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 1: No indication of marine ice sheet instability in the current geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3739-3759. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3739-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 2: Onset of irreversible retreat of Amundsen Sea glaciers under current climate on centennial timescales cannot be excluded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlin Naughten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust reconstruction of glacier beds using transient 2D assimilation with Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), pp.1393-1402. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first constraint on basal melt-water production of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna B Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Solgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth D Mankoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Ice Thickness Models Intercomparison eXperiment Phase 2 (ITMIX2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Farinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gantayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.571923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal traction mainly dictated by hard-bed physics over grounded regions of Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1435 - 1451. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1435-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamics of the Mer de Glace glacier, French Alps: comparison with past observations and forecasting of near-future evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouchayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.3979-3994. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-3979-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Mechanical Model for the Transformation of Dry Polar Firn Into Ice Using the Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fourteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the long-term fate of a snow cave and a rigid container buried at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Chekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.103164 -. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.103164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic ice sheet response to sudden and sustained ice-shelf collapse (ABUMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cornford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (260), pp.891-904. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Derkacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of surface observations in a transient marine ice sheet model using an ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.811-832. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-811-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sub-shelf melting parameterisations using the ocean-ice-sheet coupled model NEMO(v3.6)-Elmer/Ice(v8.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacho Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2255 - 2283. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2255-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of centennial mass loss projections of the Amundsen basin to the friction law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-177-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1441-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic response of ice-rise divides to changes in ocean and atmosphere forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schannwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2673-2691. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2673-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and results of the ice sheet model initialisation experiments initMIP-Greenland: an ISMIP6 intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Beckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1433 - 1460. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1433-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Candidate sites of 1.5&thinsp;Myr old ice 37&thinsp;km southwest of the Dome C summit, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Cavitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.2167-2174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2167-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice-Free Topography of Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11,760-11,769. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.576-585. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mesh resolution for MISMIP and MISMIP3d experiments using Elmer/Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.307-312. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-307-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safety band of Antarctic ice shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rankl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.479-482. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal resistance for three of the largest Greenland outlet glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Poinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morlighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and applicability of a 2.5-D ice-flow model in the vicinity of a dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.2301-2313. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ice-sheet-wide framework for englacial attenuation from ice-penetrating radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Paden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1547 - 1570. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1547-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1427-1443. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1427-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01284357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric along the NEEM ice core, Greenland, and its comparison with GRIP and NGRIP ice cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uncertainty in surface mass balance–elevation feedback on projections of the future sea level contribution of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-195-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic parameterisation of the surface mass balance–elevation feedback in regional climate model simulations of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-181-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of basal conditions in an inverse model: Vestfonna ice cap, Nordaustlandet/Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.771- 783. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-771-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet contribution to sea-level rise from a new-generation ice-sheet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakime Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.1561-1576. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-6-2789-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.427-449. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated Glacier prior to and during its 1982-1983 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.659-672. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-659-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the risk of glacier cavity collapse during artificial drainage: The case of Tête Rousse Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 5 pp. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00653459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciology: Ice-sheet advance in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 467, pp.794-795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/467794A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in ice rheology during climate variations – implications for ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of the ice rheology with climatic transitions – implication on ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1187-1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-induced anisotropy in polar ice and related ice-sheet flow modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Ruokolainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-3), pp.33 à 43. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly anisotropic flow law for ice-sheet modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (172), pp.3 à 14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756505781829584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling of the Greenland Ice Sheet Flow Dynamics: from Local Sensitivity to Large-Scale Model Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated glacier prior and during its 1982-83 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes finite element modelling of the Greenland ice-sheet using inverse methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the texture along the EPICA Dome C ice core. (in press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Properties of Ice Core Records II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hokkaido University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE L'ECOULEMENT DE LA GLACE POLAIRE ANISOTROPE ET PREMIERES APPLICATIONS AU FORAGE DE DOME C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00125476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien GILLET-CHAULET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the projected Antarctic contribution to sea level due to internal climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.293 - 315. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-293-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the range and reach of physically-based Greenland ice sheet sea-level projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantijn J Berends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin L Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.6887-6906. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-6887-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subglacial water amplifies Antarctic contributions to sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lipscomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Upernavik Isstrøm through ISMIP6 framework: Sensitivity analysis and Bayesian calibration of ensemble prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.5519 - 5550. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundations of the Patagonian icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farías-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Blindow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisella Gacitúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating ensemble historical simulations of Upernavik Isstrøm (1985–2019) using observations of surface velocity and elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 2: Onset of irreversible retreat of Amundsen Sea glaciers under current climate on centennial timescales cannot be excluded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlin Naughten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 1: No indication of marine ice sheet instability in the current geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3739-3759. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3739-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust reconstruction of glacier beds using transient 2D assimilation with Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), pp.1393-1402. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first constraint on basal melt-water production of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna B Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Solgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth D Mankoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Ice Thickness Models Intercomparison eXperiment Phase 2 (ITMIX2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Farinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gantayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.571923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal traction mainly dictated by hard-bed physics over grounded regions of Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1435 - 1451. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1435-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamics of the Mer de Glace glacier, French Alps: comparison with past observations and forecasting of near-future evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouchayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.3979-3994. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-3979-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Mechanical Model for the Transformation of Dry Polar Firn Into Ice Using the Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fourteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the long-term fate of a snow cave and a rigid container buried at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Chekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.103164 -. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.103164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic ice sheet response to sudden and sustained ice-shelf collapse (ABUMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cornford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (260), pp.891-904. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of surface observations in a transient marine ice sheet model using an ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.811-832. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-811-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Derkacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sub-shelf melting parameterisations using the ocean-ice-sheet coupled model NEMO(v3.6)-Elmer/Ice(v8.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacho Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2255 - 2283. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2255-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1441-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of centennial mass loss projections of the Amundsen basin to the friction law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-177-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic response of ice-rise divides to changes in ocean and atmosphere forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schannwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2673-2691. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2673-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Candidate sites of 1.5&thinsp;Myr old ice 37&thinsp;km southwest of the Dome C summit, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Cavitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.2167-2174. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2167-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and results of the ice sheet model initialisation experiments initMIP-Greenland: an ISMIP6 intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Beckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1433 - 1460. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1433-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice-Free Topography of Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11,760-11,769. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.576-585. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal resistance for three of the largest Greenland outlet glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Poinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morlighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mesh resolution for MISMIP and MISMIP3d experiments using Elmer/Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.307-312. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-307-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safety band of Antarctic ice shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rankl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.479-482. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and applicability of a 2.5-D ice-flow model in the vicinity of a dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.2301-2313. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ice-sheet-wide framework for englacial attenuation from ice-penetrating radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Paden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1547 - 1570. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1547-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1427-1443. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1427-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01284357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric along the NEEM ice core, Greenland, and its comparison with GRIP and NGRIP ice cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uncertainty in surface mass balance–elevation feedback on projections of the future sea level contribution of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-195-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic parameterisation of the surface mass balance–elevation feedback in regional climate model simulations of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-181-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of basal conditions in an inverse model: Vestfonna ice cap, Nordaustlandet/Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.771- 783. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-771-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet contribution to sea-level rise from a new-generation ice-sheet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakime Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.1561-1576. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-6-2789-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.427-449. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated Glacier prior to and during its 1982-1983 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.659-672. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-659-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the risk of glacier cavity collapse during artificial drainage: The case of Tête Rousse Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 5 pp. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00653459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciology: Ice-sheet advance in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 467, pp.794-795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/467794A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in ice rheology during climate variations – implications for ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of the ice rheology with climatic transitions – implication on ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1187-1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-induced anisotropy in polar ice and related ice-sheet flow modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Ruokolainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-3), pp.33 à 43. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly anisotropic flow law for ice-sheet modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (172), pp.3 à 14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756505781829584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling of the Greenland Ice Sheet Flow Dynamics: from Local Sensitivity to Large-Scale Model Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes finite element modelling of the Greenland ice-sheet using inverse methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated glacier prior and during its 1982-83 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the texture along the EPICA Dome C ice core. (in press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Properties of Ice Core Records II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hokkaido University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE L'ECOULEMENT DE LA GLACE POLAIRE ANISOTROPE ET PREMIERES APPLICATIONS AU FORAGE DE DOME C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00125476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urruty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-293-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantijn J Berends" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Boberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6887-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gladstone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58375-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Garbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3739-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Naughten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3761-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F&#252;rst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna B Karlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Solgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Mankoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Macgregor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23739-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Brinkerhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gantayat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.571923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014542v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3979-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chekki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.103164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-811-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Merino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2255-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-177-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schannwell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2673-2019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1433-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Cavitte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2167-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079734" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brondex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-307-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387118v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rankl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shapero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poinar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morlighem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003643" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Todd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2301-2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Jordan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bamber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N Williams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Paden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Siegert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1547-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christoffersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laakso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-771-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047536" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/467794A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3L4R2MMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kipfstuhl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ruokolainen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD4S7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urruty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-293-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantijn J Berends" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Boberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6887-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gladstone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58375-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-862" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Garbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Naughten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3761-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3739-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F&#252;rst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna B Karlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Solgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Mankoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Macgregor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23739-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Brinkerhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gantayat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.571923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014542v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3979-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chekki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.103164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-811-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Merino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2255-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-177-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schannwell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2673-2019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Cavitte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2167-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1433-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079734" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shapero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poinar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morlighem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003643" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brondex" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-307-2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rankl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2912" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Todd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2301-2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Jordan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bamber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N Williams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Paden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Siegert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1547-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christoffersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laakso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-771-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047536" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/467794A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3L4R2MMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kipfstuhl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ruokolainen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD4S7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>