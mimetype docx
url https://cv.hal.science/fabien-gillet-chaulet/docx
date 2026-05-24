--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien GILLET-CHAULET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the projected Antarctic contribution to sea level due to internal climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.293 - 315. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-293-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the range and reach of physically-based Greenland ice sheet sea-level projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantijn J Berends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin L Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.6887-6906. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-6887-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subglacial water amplifies Antarctic contributions to sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lipscomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Upernavik Isstrøm through ISMIP6 framework: Sensitivity analysis and Bayesian calibration of ensemble prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.5519 - 5550. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundations of the Patagonian icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farías-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Blindow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisella Gacitúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating ensemble historical simulations of Upernavik Isstrøm (1985–2019) using observations of surface velocity and elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 2: Onset of irreversible retreat of Amundsen Sea glaciers under current climate on centennial timescales cannot be excluded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlin Naughten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 1: No indication of marine ice sheet instability in the current geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3739-3759. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3739-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust reconstruction of glacier beds using transient 2D assimilation with Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), pp.1393-1402. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first constraint on basal melt-water production of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna B Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Solgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth D Mankoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Ice Thickness Models Intercomparison eXperiment Phase 2 (ITMIX2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Farinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gantayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.571923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal traction mainly dictated by hard-bed physics over grounded regions of Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1435 - 1451. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1435-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamics of the Mer de Glace glacier, French Alps: comparison with past observations and forecasting of near-future evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouchayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.3979-3994. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-3979-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Mechanical Model for the Transformation of Dry Polar Firn Into Ice Using the Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fourteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the long-term fate of a snow cave and a rigid container buried at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Chekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.103164 -. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.103164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic ice sheet response to sudden and sustained ice-shelf collapse (ABUMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cornford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (260), pp.891-904. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of surface observations in a transient marine ice sheet model using an ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.811-832. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-811-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Derkacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sub-shelf melting parameterisations using the ocean-ice-sheet coupled model NEMO(v3.6)-Elmer/Ice(v8.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacho Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2255 - 2283. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2255-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1441-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of centennial mass loss projections of the Amundsen basin to the friction law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-177-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic response of ice-rise divides to changes in ocean and atmosphere forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schannwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2673-2691. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2673-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Candidate sites of 1.5&thinsp;Myr old ice 37&thinsp;km southwest of the Dome C summit, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Cavitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.2167-2174. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2167-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and results of the ice sheet model initialisation experiments initMIP-Greenland: an ISMIP6 intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Beckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1433 - 1460. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1433-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice-Free Topography of Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11,760-11,769. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.576-585. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal resistance for three of the largest Greenland outlet glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Poinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morlighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mesh resolution for MISMIP and MISMIP3d experiments using Elmer/Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.307-312. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-307-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safety band of Antarctic ice shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rankl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.479-482. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and applicability of a 2.5-D ice-flow model in the vicinity of a dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.2301-2313. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ice-sheet-wide framework for englacial attenuation from ice-penetrating radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Paden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1547 - 1570. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1547-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1427-1443. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1427-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01284357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric along the NEEM ice core, Greenland, and its comparison with GRIP and NGRIP ice cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uncertainty in surface mass balance–elevation feedback on projections of the future sea level contribution of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-195-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic parameterisation of the surface mass balance–elevation feedback in regional climate model simulations of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-181-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of basal conditions in an inverse model: Vestfonna ice cap, Nordaustlandet/Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.771- 783. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-771-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet contribution to sea-level rise from a new-generation ice-sheet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakime Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.1561-1576. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-6-2789-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.427-449. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated Glacier prior to and during its 1982-1983 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.659-672. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-659-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the risk of glacier cavity collapse during artificial drainage: The case of Tête Rousse Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 5 pp. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00653459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciology: Ice-sheet advance in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 467, pp.794-795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/467794A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in ice rheology during climate variations – implications for ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of the ice rheology with climatic transitions – implication on ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1187-1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-induced anisotropy in polar ice and related ice-sheet flow modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Ruokolainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-3), pp.33 à 43. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly anisotropic flow law for ice-sheet modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (172), pp.3 à 14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756505781829584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling of the Greenland Ice Sheet Flow Dynamics: from Local Sensitivity to Large-Scale Model Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes finite element modelling of the Greenland ice-sheet using inverse methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated glacier prior and during its 1982-83 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the texture along the EPICA Dome C ice core. (in press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Properties of Ice Core Records II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hokkaido University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE L'ECOULEMENT DE LA GLACE POLAIRE ANISOTROPE ET PREMIERES APPLICATIONS AU FORAGE DE DOME C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00125476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien GILLET-CHAULET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subglacial water amplifies Antarctic contributions to sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3187. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the projected Antarctic contribution to sea level due to internal climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.293 - 315. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-293-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the range and reach of physically-based Greenland ice sheet sea-level projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantijn J Berends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin L Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.6887-6906. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-6887-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lipscomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Upernavik Isstrøm through ISMIP6 framework: Sensitivity analysis and Bayesian calibration of ensemble prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.5519 - 5550. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundations of the Patagonian icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farías-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Blindow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisella Gacitúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating ensemble historical simulations of Upernavik Isstrøm (1985–2019) using observations of surface velocity and elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 2: Onset of irreversible retreat of Amundsen Sea glaciers under current climate on centennial timescales cannot be excluded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlin Naughten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of present-day Antarctic grounding lines – Part 1: No indication of marine ice sheet instability in the current geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Garbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.3739-3759. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3739-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust reconstruction of glacier beds using transient 2D assimilation with Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), pp.1393-1402. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first constraint on basal melt-water production of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna B Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Solgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth D Mankoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23739-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Ice Thickness Models Intercomparison eXperiment Phase 2 (ITMIX2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Farinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gantayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.571923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal traction mainly dictated by hard-bed physics over grounded regions of Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1435 - 1451. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1435-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of surface observations in a transient marine ice sheet model using an ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.811-832. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-811-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Derkacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Mechanical Model for the Transformation of Dry Polar Firn Into Ice Using the Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fourteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamics of the Mer de Glace glacier, French Alps: comparison with past observations and forecasting of near-future evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouchayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.3979-3994. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-3979-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the long-term fate of a snow cave and a rigid container buried at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Chekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.103164 -. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.103164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic ice sheet response to sudden and sustained ice-shelf collapse (ABUMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cornford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (260), pp.891-904. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sub-shelf melting parameterisations using the ocean-ice-sheet coupled model NEMO(v3.6)-Elmer/Ice(v8.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacho Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2255 - 2283. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2255-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic response of ice-rise divides to changes in ocean and atmosphere forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schannwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2673-2691. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2673-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of centennial mass loss projections of the Amundsen basin to the friction law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-177-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1441-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice-Free Topography of Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11,760-11,769. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Candidate sites of 1.5&thinsp;Myr old ice 37&thinsp;km southwest of the Dome C summit, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Cavitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.2167-2174. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2167-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and results of the ice sheet model initialisation experiments initMIP-Greenland: an ISMIP6 intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Beckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1433 - 1460. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1433-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Trecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.576-585. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ice-sheet-wide framework for englacial attenuation from ice-penetrating radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Paden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1547 - 1570. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1547-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal resistance for three of the largest Greenland outlet glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Poinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morlighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mesh resolution for MISMIP and MISMIP3d experiments using Elmer/Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.307-312. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-307-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safety band of Antarctic ice shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rankl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.479-482. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and applicability of a 2.5-D ice-flow model in the vicinity of a dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Parrenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.2301-2313. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1427-1443. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1427-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01284357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uncertainty in surface mass balance–elevation feedback on projections of the future sea level contribution of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-195-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric along the NEEM ice core, Greenland, and its comparison with GRIP and NGRIP ice cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic parameterisation of the surface mass balance–elevation feedback in regional climate model simulations of the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-181-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of basal conditions in an inverse model: Vestfonna ice cap, Nordaustlandet/Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.771- 783. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-771-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet contribution to sea-level rise from a new-generation ice-sheet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakime Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.1561-1576. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-6-2789-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.427-449. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the risk of glacier cavity collapse during artificial drainage: The case of Tête Rousse Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 5 pp. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated Glacier prior to and during its 1982-1983 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.659-672. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-659-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00653459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciology: Ice-sheet advance in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 467, pp.794-795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/467794A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in ice rheology during climate variations – implications for ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-induced anisotropy in polar ice and related ice-sheet flow modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Ruokolainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-3), pp.33 à 43. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of the ice rheology with climatic transitions – implication on ice flow modelling and dating of the EPICA Dome C core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kipfstuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1187-1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly anisotropic flow law for ice-sheet modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (172), pp.3 à 14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756505781829584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling of the Greenland Ice Sheet Flow Dynamics: from Local Sensitivity to Large-Scale Model Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation in glaciology - Three inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPIT2013 - Modelling, Control and Inverse Problems for the Planet Earth in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland Ice Sheet sensitivity to surface mass balance forcing using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two data assimilation problems in glaciology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes finite element modelling of the Greenland ice-sheet using inverse methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating changes in basal conditions of Variegated glacier prior and during its 1982-83 surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Greenland Ice Sheet dynamics using high resolution full-Stokes simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of a full-Stokes finite element model of the Greenland ice-sheet using inverse methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses en glaciologie pour l'initialisation du champ de glissement à la base des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the texture along the EPICA Dome C ice core. (in press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Properties of Ice Core Records II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hokkaido University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Lagrangian advection scheme in the Finite Element Model Elmer (v9.0): Application to Ice dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mosbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Råback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brondex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE L'ECOULEMENT DE LA GLACE POLAIRE ANISOTROPE ET PREMIERES APPLICATIONS AU FORAGE DE DOME C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00125476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urruty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-293-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantijn J Berends" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Boberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6887-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gladstone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58375-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-862" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Garbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Naughten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3761-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3739-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F&#252;rst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna B Karlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Solgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Mankoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Macgregor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23739-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Brinkerhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gantayat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.571923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014542v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3979-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chekki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.103164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-811-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Merino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2255-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-177-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schannwell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2673-2019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Cavitte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2167-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1433-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079734" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shapero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poinar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morlighem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003643" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brondex" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-307-2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rankl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2912" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Todd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2301-2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Jordan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bamber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N Williams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Paden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Siegert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1547-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christoffersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laakso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-771-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047536" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/467794A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3L4R2MMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kipfstuhl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ruokolainen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD4S7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gladstone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58375-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urruty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-293-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantijn J Berends" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Boberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6887-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-862" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Garbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Naughten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3761-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3739-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F&#252;rst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna B Karlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Solgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Mankoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Macgregor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23739-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Brinkerhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gantayat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.571923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-811-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014542v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3979-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chekki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.103164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Merino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2255-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schannwell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2673-2019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-177-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079734" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Cavitte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2167-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1433-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bamber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N Williams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Paden" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Siegert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1547-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shapero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poinar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morlighem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003643" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brondex" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-307-2016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rankl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2912" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Todd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2301-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christoffersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laakso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-771-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakime Seddik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-6-2789-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047536" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-659-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/467794A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3L4R2MMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kipfstuhl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ruokolainen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.11.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD4S7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647973v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mosbeux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#229;back" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>