--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -174,329 +174,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain engineering of ScN thin films and its effect on optical, electrical, and thermoelectric properties</w:t>
+                <w:t xml:space="preserve">Effect of Sr doping on microstructure, morphology, photoluminescence, optical properties and photocatalytic performance of SnO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Bezzerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanath Kumar Honnali</w:t>
+                <w:t xml:space="preserve">Ahmed Akriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Poterie</w:t>
+                <w:t xml:space="preserve">Bachir Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Fernandes</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frost</w:t>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (3), pp.1666-1680. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.117292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TA07228J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538543v1</w:t>
+                <w:t xml:space="preserve">hal-05538552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sr doping on microstructure, morphology, photoluminescence, optical properties and photocatalytic performance of SnO2 thin films</w:t>
+                <w:t xml:space="preserve">Strain engineering of ScN thin films and its effect on optical, electrical, and thermoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Bezzerrouk</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Akriche</w:t>
+                <w:t xml:space="preserve">Sanath Kumar Honnali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Kharroubi</w:t>
+                <w:t xml:space="preserve">Charlotte Poterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Tiago Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Robert Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.117292. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.1666-1680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TA07228J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538552v1</w:t>
+                <w:t xml:space="preserve">hal-05538543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
               </w:r>
@@ -610,295 +610,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain‐Wall Driven Suppression of Thermal Conductivity in a Ferroelectric Polycrystal</w:t>
+                <w:t xml:space="preserve">Improving the thermoelectric performance of scandium nitride thin films by implanting helium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belrhiti‐nejjar</w:t>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Zahn</w:t>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Féger</w:t>
+                <w:t xml:space="preserve">Danièle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202506931⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-00741-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234414v1</w:t>
+                <w:t xml:space="preserve">hal-04951416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the thermoelectric performance of scandium nitride thin films by implanting helium ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain‐Wall Driven Suppression of Thermal Conductivity in a Ferroelectric Polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belrhiti‐nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Burcea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Poterie</w:t>
+                <w:t xml:space="preserve">Max Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (38), pp.e06931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-00741-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202506931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951416v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of high-temperature SPS and post-annealing effects on thermoelectric performance of (Sr₁₋ₓBaₓ)₀.₉₅La₀.₀₅TiO₃ ceramics</w:t>
               </w:r>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1047, pp.185122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,295 +982,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of Ruddlesden–Popper Ca 2− x Dy x MnO 4 ceramics: Impact on thermoelectric and mechanical performance</w:t>
+                <w:t xml:space="preserve">Laser-Induced Nanostructured Si and SiGe Layers for Enhanced Optical and Thermoelectric Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Allani</w:t>
+                <w:t xml:space="preserve">Joumana El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bahezre</w:t>
+                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Massoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+                <w:t xml:space="preserve">Ahmed Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20158⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (48), pp.47506-47518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c06006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734042v1</w:t>
+                <w:t xml:space="preserve">hal-04885480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Nanostructured Si and SiGe Layers for Enhanced Optical and Thermoelectric Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spark plasma sintering of Ruddlesden–Popper Ca 2− x Dy x MnO 4 ceramics: Impact on thermoelectric and mechanical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Allani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana El-Rifai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+                <w:t xml:space="preserve">Alexandre Bahezre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ines Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Slimani</w:t>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (48), pp.47506-47518. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp.e20158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c06006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885480v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ammonia Annealing on Cr–N Thin Films and Their Thermoelectric Properties</w:t>
               </w:r>
@@ -1282,64 +1282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hjort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Eklund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
@@ -1752,325 +1752,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and single-phase KTaO3 ceramics obtained by spark plasma sintering</w:t>
+                <w:t xml:space="preserve">Influence of cation vacancy concentrations on ultra-low thermal conductivity in (1-x)BiVO4 – xBi2/3MoO4 scheelite solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Féger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Giovannelli</w:t>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vats</w:t>
+                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alves</w:t>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pignon</w:t>
+                <w:t xml:space="preserve">Chalit Ya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (16), pp.7463-7470. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.07.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189158v1</w:t>
+                <w:t xml:space="preserve">hal-04171953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cation vacancy concentrations on ultra-low thermal conductivity in (1-x)BiVO4 – xBi2/3MoO4 scheelite solid solutions</w:t>
+                <w:t xml:space="preserve">Dense and single-phase KTaO3 ceramics obtained by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+                <w:t xml:space="preserve">L. Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">G. Vats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+                <w:t xml:space="preserve">J. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalit Ya</w:t>
+                <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.100406. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (16), pp.7463-7470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171953v1</w:t>
+                <w:t xml:space="preserve">hal-04189158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low lattice thermal conductivity in tungsten-based scheelite ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955, pp.170167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kamily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aramberri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2284,1746 +2284,1746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">p -type behavior of CrN thin films via control of point defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Davide Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Babak Bakhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Retoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.2106825. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (10), pp.104108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.104108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605175v1</w:t>
+                <w:t xml:space="preserve">hal-03634525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Pitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2188-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174791v1</w:t>
+                <w:t xml:space="preserve">hal-03562253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p -type behavior of CrN thin films via control of point defects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hurand</w:t>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.104108⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (24), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634525v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (24), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562253v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite-supported biofilms as inoculants for the treatment of MCPA-polluted soil and sand by bioaugmentation: A microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Gorodylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliia Gorodylova</w:t>
+                <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.104614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature spark plasma sintering, a fast and one step route to achieve dense and efficient SrTiO3-based thermoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00575-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Generated Defects by Ar Implantation on the Thermoelectric Properties of ScN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Barbot</w:t>
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (9), pp.11025-11033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.2c01672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure and dwell time on pressure‐assisted sintering of calcium cobaltite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timmy Reimann</w:t>
+                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17541⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.2106825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042991v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low thermal conductivity in scheelite and A-deficient scheelite ceramics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.113950⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 695, pp.178807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2020.178807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221343v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified zeolite-supported biofilm in service of pesticide biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nataliia Gorodylova</w:t>
+                <w:t xml:space="preserve">Effect of ink formulation on the inkjet printing process of Al–ZnO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
+                <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (33), pp.45296-45316. </w:t>
+              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13876-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11998-020-00427-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581392v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Delorme</w:t>
+                <w:t xml:space="preserve">Modified zeolite-supported biofilm in service of pesticide biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Gorodylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2020.178807⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (33), pp.45296-45316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13876-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052381v1</w:t>
+                <w:t xml:space="preserve">hal-03581392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ink formulation on the inkjet printing process of Al–ZnO nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ultra-low thermal conductivity in scheelite and A-deficient scheelite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11998-020-00427-z⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.113950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.113950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099233v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure and dwell time on pressure‐assisted sintering of calcium cobaltite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Mieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Schönauer‐kamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (2), pp.917-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.17541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4126,7993 +4126,8127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of polycrystalline Pr4Ni3O10 thin films for intermediate temperature solid oxide fuel cell cathode by radio frequency magnetron co-sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Influence of pressure and dwell time on pressure‐assisted sintering of calcium cobaltite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Mieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schönauer‐kamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmy Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137705⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.917-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382170v1</w:t>
+                <w:t xml:space="preserve">hal-03042991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+                <w:t xml:space="preserve">Growth of polycrystalline Pr4Ni3O10 thin films for intermediate temperature solid oxide fuel cell cathode by radio frequency magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhei Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 693, pp.137705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154780v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bi on the thermoelectric properties of SrTiO3-δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bousnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materiomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.88-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmat.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and nuclear magnetic anisotropy of cobalt-doped ZnO single-crystalline microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Savoyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pilone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125, pp.113-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post-deposition thermal treatment on thermoelectric properties of pulsed-laser deposited Ca3Co4O9 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rogé</w:t>
+                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sabarthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Tezyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.09.069⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (27), pp.10051-10061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01895867v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuring of dense SnO2 ceramics by Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pintault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of impurities on the stability of the low thermal conductivity in Fe2TiO5 ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Bruno</w:t>
+                <w:t xml:space="preserve">Effect of post-deposition thermal treatment on thermoelectric properties of pulsed-laser deposited Ca3Co4O9 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazek Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.01.021⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.361 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.09.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature synthesis of a new stable (N 2 H 4 )WO 3 compound: a route for hydrazine trapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of impurities on the stability of the low thermal conductivity in Fe2TiO5 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Goutenoire</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520619000064⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087407v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ba substitution for enhancement of the thermoelectric properties of LaCoO3 ceramics (0⩽x⩽0.75)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guegan</w:t>
+                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of Co1-M O (M = Na, 0 ≤ x ≤ 0.07; M = Ag, 0 ≤ x ≤ 0.05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40145-019-0333-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2-3), pp.346-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395012v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure assisted sintering and reaction sintering on microstructure and thermoelectric properties of bi-doped and undoped calcium cobaltite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ba substitution for enhancement of the thermoelectric properties of LaCoO3 ceramics (0⩽x⩽0.75)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bousnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5107476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.519-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40145-019-0333-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294008v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of Co1-M O (M = Na, 0 ≤ x ≤ 0.07; M = Ag, 0 ≤ x ≤ 0.05)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Room-temperature synthesis of a new stable (N 2 H 4 )WO 3 compound: a route for hydrazine trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goutenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (2), pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520619000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917126v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ca substitution by Fe on the thermoelectric properties of Ca3Co4O9 ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of pressure assisted sintering and reaction sintering on microstructure and thermoelectric properties of bi-doped and undoped calcium cobaltite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Mieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schoenauer-Kamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10832-018-0109-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (7), pp.075102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5107476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741366v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of the solid solution La1–xSrxCoO3±δ (0 ≤ x ≤ 1)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of Ca substitution by Fe on the thermoelectric properties of Ca3Co4O9 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40145-018-0267-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.107 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10832-018-0109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017524v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of high temperature insulator-insulator transition in Ba 2 Co 9 O 14</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of the solid solution La1–xSrxCoO3±δ (0 ≤ x ≤ 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bousnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40145-018-0267-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017937v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Raman study of high temperature insulator-insulator transition in Ba 2 Co 9 O 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimbo Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816567v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity and stability of Al-doped ZnO nanostructured ceramics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.032⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01862538v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of Fe2-xTi1+xO5 solid solutions: influence of microcracking and Nb substitution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity and stability of Al-doped ZnO nanostructured ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Díaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.08.282⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (15), pp.5015 - 5020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862528v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thermoelectric properties of doubly substituted La 0.95 Sr 0.05 Co 1-x Cr x O3 (0 ≤ x ≤ 0.5)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric properties of Fe2-xTi1+xO5 solid solutions: influence of microcracking and Nb substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2018.02.032⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (17), pp.21794-21799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.08.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741365v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of individual Co-doped ZnO microwires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and thermoelectric properties of doubly substituted La 0.95 Sr 0.05 Co 1-x Cr x O3 (0 ≤ x ≤ 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.257 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862542v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising high temperature thermoelectric properties of dense Ba 2 Co 9 O 14 ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Perriere</w:t>
+                <w:t xml:space="preserve">Optical and structural properties of individual Co-doped ZnO microwires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savoyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.01.034⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.7 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741102v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of Fe 2 (Ti 1−x Nb x )O 5 pseudobrookite ceramics with low thermal conductivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.151 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741068v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Boundaries and Phonon Scattering in Ga:ZnO Thermoelectric Compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marsteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02354⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1325 - 1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741077v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Inversion Boundaries and Phonon Scattering in Ga:ZnO Thermoelectric Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Díaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Rečnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.480 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01741095v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis, sintering, transport and thermal properties of Na 2 Fe 2 Ti 6 O 16 freudenbergite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741004v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, sintering, transport and thermal properties of Na 2 Fe 2 Ti 6 O 16 freudenbergite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric properties of Fe 2 (Ti 1−x Nb x )O 5 pseudobrookite ceramics with low thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.05.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4681 - 4685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741045v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+                <w:t xml:space="preserve">Promising high temperature thermoelectric properties of dense Ba 2 Co 9 O 14 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (7), pp.2615 - 2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric Properties of Oxygen Deficient (K0.5Na0.5)NbO3 Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zouaoui Jabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 162, pp.24--27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.09.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (54), pp.49060-49067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01095106v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR characterization of Co-doped ZnO microwires and distant spin-pair coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Savoyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stepanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30, pp.075004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0268-1242/30/7/075004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, microstructure and electromechanical properties of undoped (K 0·5 Na 0·5 )NbO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (4), pp.211 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/1743676114Y.0000000230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of Ca3Co4O9–Co3O4 composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (8), pp.10038--10043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.04.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic transducers based on undoped lead-free (K0.5Na0.5)NbO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.23 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Al-Doped ZnO Ceramics with Isotropic Grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Intissar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Lutterotti</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755974v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01095106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La$_{10}$W$_2$O$_{21}$ : An Anion-Deficient Fluorite-Related Superstructure with Oxide Ion Conduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High electromechanical performance with spark plasma sintering of undoped K0.5Na0.5NbO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Florian</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic401801u⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (5), pp.7473 - 7480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085227v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical Properties and Microstructure of Undoped K&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Na&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramics and KNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-NaNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.25 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electromechanical performance with spark plasma sintering of undoped K0.5Na0.5NbO3 ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La$_{10}$W$_2$O$_{21}$ : An Anion-Deficient Fluorite-Related Superstructure with Oxide Ion Conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.12.097⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic401801u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01627776v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 262, pp.203-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Intra-Unit-Cell Magnetic Order in Bi2Sr2CaCu2O8+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mangin-Thro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (9), pp.094523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.094523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ZnO Microwires and Tetrapods by Optical Furnace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Textured Al-Doped ZnO Ceramics with Isotropic Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Díaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lutterotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.05.138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (16), pp.4247-4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755976v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca and Co Substitutions in (Ca,Co)(OH)2 Hydroxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of ZnO Microwires and Tetrapods by Optical Furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rajonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.06.073⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.194--196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.05.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755977v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ca and Co Substitutions in (Ca,Co)(OH)2 Hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (10), pp.4191--4195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824471v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of manganese spinel nanoparticles at room temperature by coprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 192, pp.109-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a solid solution from brucite to b-Co(OH)2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684896v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Intra-Unit-Cell Magnetic Order in Bi 2 Sr 2 CaCu 2 O 8 + δ</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Existence of a solid solution from brucite to b-Co(OH)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020504⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (5), pp.1212-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and anion exchange properties of a Zn/Co double hydroxide salt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evidence for Intra-Unit-Cell Magnetic Order in Bi 2 Sr 2 CaCu 2 O 8 + δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2011.02.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00664245v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate pressure synthesis of rare earth nickelate with metal–insulator transition using polymeric precursors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis and anion exchange properties of a Zn/Co double hydroxide salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (1), pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2011.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermal radiative properties (300–1000 K) of La2NiO4+δ ceramics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Moderate pressure synthesis of rare earth nickelate with metal–insulator transition using polymeric precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Napierala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sauques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (7), pp.1663-1669</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550383v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and anion exchange properties of a Zn/Ni double hydroxide salt with a guarinoite structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Prediction of thermal radiative properties (300–1000 K) of La2NiO4+δ ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tri Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien-Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.05.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (18), pp.181917-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3511344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00516001v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis and anion exchange properties of a Zn/Ni double hydroxide salt with a guarinoite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Licheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 182 (9), p. 2350-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512691v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear electronic transport and anomalous resistance fluctuations in the stripe state of La 2 Ni O 4.14</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and transport properties of Nd1.67Sr0.33NiO4</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear electronic transport and anomalous resistance fluctuations in the stripe state of La 2 Ni O 4.14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.11.035⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (12), pp.125106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04612752v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies in magnetic susceptibility of nonstoichiometric Nd2NiO4+δ (δ=0.049, 0.065, 0.077, 0.234)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Magnetic and transport properties of Nd1.67Sr0.33NiO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.05.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 305 (1), pp.71-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613882v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition and transport Jc(H,T,Θ/φ) measurements in single domain superconductors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anomalies in magnetic susceptibility of nonstoichiometric Nd2NiO4+δ (δ=0.049, 0.065, 0.077, 0.234)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00997-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 177 (10), pp.3351-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950471v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt processing of (light rare earth) Ba 2 Cu 3 O y materials by the floating zone method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (4), pp.533-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-2048/15/4/309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of (NEG)Ba2Cu3O7−δ processed under air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transition and transport Jc(H,T,Θ/φ) measurements in single domain superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourgault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Porcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Isfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 372-376, pp.1099-1102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00852-3⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 372-376, pp.1843-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00997-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454782v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of NdBa2Cu3Oy bars under air in a vertical Bridgman furnace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Growth and properties of (NEG)Ba2Cu3O7−δ processed under air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 361 (4), pp.274-282. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4534(01)00406-3⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 372-376, pp.1099-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454752v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top seeding melt texture growth of NdBaCuO pellets in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Texturation of NdBa2Cu3Oy bars under air in a vertical Bridgman furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2001128⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 361 (4), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4534(01)00406-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454759v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Top seeding melt texture growth of NdBaCuO pellets in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (3), pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2001128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Routes to obtain high performance, high Tc superconducting bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (6), pp.609-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1466-6049(00)00067-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12122,2258 +12256,2258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity switches based on Ferroelectric Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Bhasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-wall driven suppression of thermal conductivity in a ferroelectric polycrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Ferroelectrics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Annapolis (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering: a tool for thermoelectric oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Bhasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Pitcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECT25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794693v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric and ferroelectric properties of SrxBa1-xNb2O6solid solution sintered by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya Bhasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">5thInternational Workshop on Spark Plasma Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric and ferroelectric properties of SrxBa1-xNb2O6solid solution sintered by SPS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reversible thermal conductivity switching in barium titanate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5thInternational Workshop on Spark Plasma Sintering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DPG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409442v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible thermal conductivity switching in barium titanate ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of ferroelectric domain structures on thermal conductivity in ErMnO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schultheiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883747v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ferroelectric domain structures on thermal conductivity in ErMnO3 ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Schultheiss</w:t>
+                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECAPD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883777v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large anisotropic thermal conductivity variations controlled by ferroelastic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Kamily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Aramberri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense KTaO3 ceramics prepared by Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Vats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Noheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INKJET PRINTING AND LASER SINTERING OF Al:ZnO LAYERS FOR THE FABRICATION OF PLASMONIC SENSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French symposium on Emerging Technologies for Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-printed electrochemical sensor for micro-pollutants detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water micropollutants: from detection to removal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de frittage sur les propriétés de KNN : de la piézoélectricité à la thermoélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales sur le frittage par courant pulsé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 13 Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterisation of a planar thermoelectric generator based on Ca3Co4O9 and SrTiO3 thin-films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dumuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14383,1600 +14517,1600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable thermal conductivity in Ba0.85Ca0.15Ti1–xZrxO3 ceramics under electric field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Poly-Si and Poly-SiGe Layers for Enhanced Energy Harvesting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">EMRS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883654v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Poly-Si and Poly-SiGe Layers for Enhanced Energy Harvesting Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tunable thermal conductivity in Ba0.85Ca0.15Ti1–xZrxO3 ceramics under electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya Bhasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">MatV2L seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905618v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of domain walls on the thermal conductivity of ErMnO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Schultheiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NAME Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating heat flows with domain walls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995674v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières GDR NAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Manipulating heat flows with domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995683v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printed and laser sintered Al:ZnO nanostructures for micropollutant detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano – C’Nano joint meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-printed aluminum-doped zinc oxide nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-printed aluminum-doped zinc oxide nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar thermoelectric generator based on p-type Ca3Co4O9 and n-type SrTiO3 oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Thermoelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ta on structure, microstructure and properties of K0.5Na0.5NbO3 ceramics sintered by various techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">Growth and properties of calcium cobaltite thin films by pulsed-laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Trang Dai Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piezo 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Cercedilla, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885675v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of calcium cobaltite thin films by pulsed-laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
+                <w:t xml:space="preserve">Effect of Ta on structure, microstructure and properties of K0.5Na0.5NbO3 ceramics sintered by various techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium T)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">Piezo 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Cercedilla, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573332v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un complexe matériau/biofilm pour la biodégradation de pesticides dans les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Gorodylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque du Réseau National Biofilm (RNB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId471"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16044,51 +16178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D310854E"/>
+    <w:nsid w:val="CC7C5DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16275,51 +16409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-giovannelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1248-077X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069917833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanath Kumar Honnali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Fernandes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07228J" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04734042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bahezre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hjort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabarthes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bakhit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.104108" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Gorodylova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104614" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00575-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01672" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bresch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Mieller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sch&#246;nauer&#8208;kamin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Moos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Reimann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17541" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113950" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13876-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bousnina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2018.12.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.10.024" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rog&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.09.069" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJBMR2D4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd M&#252;ller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bruno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.01.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fritsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutenoire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619000064" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guegan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-019-0333-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Mieller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schoenauer-Kamin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107476" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.10.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz-Chao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0109-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guegan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-018-0267-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017937v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.03.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D&#237;az-Chao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M0FKN82-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.08.282" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFHC15RV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2018.02.032" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JG2D3CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kolomys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rarata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoyant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.04.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92L1SW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBXDNBCK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDSC9S20-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Re&#269;nik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02354" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKR1PL9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741045v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.050" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q17X1VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stepanov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/7/075004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.04.091" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V2TZD4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755974v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lutterotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL91GCZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085227v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Le Bail" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401801u" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755973v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094523" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755979v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020504" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664245v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.02.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J0HN18S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550383v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Ta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511344" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516001v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Licheron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#233;ron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.05.031" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG6HCMFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612741v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125106" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.11.035" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FML27Z6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613882v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.05.065" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M5X76N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950471v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porcar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isfort" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00997-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XKN2TR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454742v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/15/4/309" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692A39CFCF20EBF071BFD49BE835C98B06870328/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454782v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00852-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42T8GX91-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454752v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(01)00406-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B760A342B6B0EB41ABA28F666B9E9A9476424A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001128" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A65BD9AE9414ED4AA757E24CB18DBA1EA4FDAA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454812v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Delamare" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00067-2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424A5C7B8CE398E972B05C6340BA9637BE09446A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529833v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920288v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rog&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumuis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905618v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903410v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumuis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Dai Huynh" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01621360v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-giovannelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1248-077X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069917833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanath Kumar Honnali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Fernandes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07228J" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04734042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bahezre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hjort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabarthes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bakhit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.104108" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Gorodylova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104614" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00575-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01672" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13876-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113950" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bresch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Mieller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sch&#246;nauer&#8208;kamin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Moos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Reimann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042991v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bousnina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2018.12.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.10.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rog&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.09.069" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJBMR2D4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd M&#252;ller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bruno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.01.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.10.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guegan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-019-0333-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087407v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fritsch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutenoire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619000064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Mieller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schoenauer-Kamin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107476" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz-Chao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0109-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guegan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-018-0267-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017937v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.03.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862538v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D&#237;az-Chao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M0FKN82-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.08.282" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFHC15RV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2018.02.032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JG2D3CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kolomys" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rarata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoyant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.04.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92L1SW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKR1PL9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Re&#269;nik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02354" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741045v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.050" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q17X1VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741068v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.027" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDSC9S20-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741102v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBXDNBCK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stepanov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/7/075004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.04.091" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V2TZD4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085227v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Le Bail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401801u" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094523" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lutterotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL91GCZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755979v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020504" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664245v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.02.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J0HN18S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550383v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Ta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511344" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516001v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Licheron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#233;ron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.05.031" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG6HCMFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612741v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125106" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612752v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.11.035" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FML27Z6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613882v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.05.065" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M5X76N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/15/4/309" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692A39CFCF20EBF071BFD49BE835C98B06870328/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950471v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porcar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isfort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00997-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XKN2TR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00852-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42T8GX91-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454752v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(01)00406-3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B760A342B6B0EB41ABA28F666B9E9A9476424A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454759v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001128" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A65BD9AE9414ED4AA757E24CB18DBA1EA4FDAA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454812v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Delamare" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00067-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424A5C7B8CE398E972B05C6340BA9637BE09446A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529833v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920288v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rog&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumuis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905618v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903410v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumuis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Dai Huynh" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01621360v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>