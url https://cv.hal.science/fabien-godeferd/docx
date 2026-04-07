--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1151,230 +1151,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweeping Effect on Inertial and Internal Gravity Waves in Rotating and Stratified Turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling internal gravity waves from turbulent magma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maffioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377745v1</w:t>
+                <w:t xml:space="preserve">hal-02377752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling internal gravity waves from turbulent magma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sweeping Effect on Inertial and Internal Gravity Waves in Rotating and Stratified Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377752v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of the small-scale directional anisotropy in forced homogeneous rotating turbulence</w:t>
               </w:r>
@@ -1842,338 +1842,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse paramétrique des échanges d'énergie en turbulence barocline</w:t>
+                <w:t xml:space="preserve">Turbulence, inertial waves and vortex column formation in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
+                <w:t xml:space="preserve">Matias Duran-Matute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
+                <w:t xml:space="preserve">Jan-Bert Flór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439741v1</w:t>
+                <w:t xml:space="preserve">hal-03832545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence, inertial waves and vortex column formation in a rotating fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan-Bert Flór</w:t>
+                <w:t xml:space="preserve">Sur la restauration des caractéristiques isotropes 3D universelles en turbulence de rotation : scénario de Zeman/Ozmidov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Jause-Labert</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium OGOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832545v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la restauration des caractéristiques isotropes 3D universelles en turbulence de rotation : scénario de Zeman/Ozmidov</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">Analyse paramétrique des échanges d'énergie en turbulence barocline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium OGOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848510v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale forcing of a turbulent plasma dynamo</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de la turbulence confinée en rotation à l'aide d'une méthode de pénalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2526,51 +2526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of turbulent flows with rotation effects with a penalization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2608,51 +2608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of homogeneous turbulence within baroclinic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,235 +3863,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature and energetics of internal gravity waves in stratified turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Maffioli</w:t>
+                <w:t xml:space="preserve">Partitioning Waves and Eddies in Stably Stratified Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (11), pp.114802. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11040420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047112v1</w:t>
+                <w:t xml:space="preserve">hal-02906451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Waves and Eddies in Stably Stratified Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Lam</w:t>
+                <w:t xml:space="preserve">Signature and energetics of internal gravity waves in stratified turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maffioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.420. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (11), pp.114802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11040420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906451v1</w:t>
+                <w:t xml:space="preserve">hal-03047112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological and multiscale modeling of arterial growth and remodeling under endofibrosis</w:t>
               </w:r>
@@ -4556,625 +4556,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similar regimes of turbulence in weakly coupled plasmas under compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">Spectral energy scaling in precessing turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nasraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97, pp.023201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023201⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.011102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084835v1</w:t>
+                <w:t xml:space="preserve">hal-02906457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale anisotropy induced by spectral forcing and by rotation in non-helical and helical turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien S Godeferd</w:t>
+                <w:t xml:space="preserve">Self-similar regimes of turbulence in weakly coupled plasmas under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Viciconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2017.1400667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01630158v1</w:t>
+                <w:t xml:space="preserve">hal-02084835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral energy scaling in precessing turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cambon</w:t>
+                <w:t xml:space="preserve">Small-scale anisotropy induced by spectral forcing and by rotation in non-helical and helical turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vallefuoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.107-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.011102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2017.1400667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906457v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompOSE reference manual</w:t>
+                <w:t xml:space="preserve">Energy partition, scale by scale, in magnetic Archimedes Coriolis weak wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baklouti</w:t>
+                <w:t xml:space="preserve">F. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lehner</w:t>
+                <w:t xml:space="preserve">T Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.023112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2203.03209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-04061757v1</w:t>
+                <w:t xml:space="preserve">hal-02906459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy partition, scale by scale, in magnetic Archimedes Coriolis weak wave turbulence</w:t>
+                <w:t xml:space="preserve">CompOSE reference manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baklouti</w:t>
+                <w:t xml:space="preserve">S. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lehner</w:t>
+                <w:t xml:space="preserve">T. Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (2), pp.023112. </w:t>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2203.03209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906459v1</w:t>
+                <w:t xml:space="preserve">obspm-04061757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and structure of unstably stratified homogeneous turbulence</w:t>
               </w:r>
@@ -5688,51 +5688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-helicity in rotating homogeneous shear-stratified turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,64 +6234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-Vortex mode coupling in astrophysical accretion disks under combined radial and vertical stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,90 +6351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-geostrophic instabilities of an equilibrium baroclinic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 734, pp.535-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6468,90 +6468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and columnar vortex formation through inertial-wave focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Duran-Matute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bert Flór</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.041001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6579,443 +6579,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of rotation on magnetohydrodynamic turbulence at high magnetic Reynolds number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetized stratified rotating shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Favier</w:t>
+                <w:t xml:space="preserve">Thierry Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 106, pp.89-111. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (2), pp.026301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03091929.2010.544655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.026301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780148v1</w:t>
+                <w:t xml:space="preserve">hal-00780159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating statistics to dynamics in axisymmetric homogeneous turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linearized potential vorticity mode and its role in transition to baroclinic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 241, pp.794-802. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.076603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2012.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4731294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780149v1</w:t>
+                <w:t xml:space="preserve">hal-00780220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetized stratified rotating shear waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating statistics to dynamics in axisymmetric homogeneous turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.026301⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241, pp.794-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780159v1</w:t>
+                <w:t xml:space="preserve">hal-00780149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearized potential vorticity mode and its role in transition to baroclinic instability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pieri</w:t>
+                <w:t xml:space="preserve">On the effect of rotation on magnetohydrodynamic turbulence at high magnetic Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.076603. </w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106, pp.89-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4731294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03091929.2010.544655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780220v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing homogeneous isotropic turbulence</w:t>
               </w:r>
@@ -7105,77 +7105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical validation of the volume penalization method in three-dimensional pseudo-spectral simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7312,51 +7312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static magnetohydrodynamic turbulence at high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,90 +7455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The axisymmetric jet in a rotating reference frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lawrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Duran-Matute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bert Flór</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318 (3), pp.032048. </w:t>
@@ -7570,278 +7570,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toroidal/poloidal modes dynamics in anisotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">On the two-dimensionalization of quasi-static MHD turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110, pp.151-158. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.075104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14139-3-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3456725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566038v1</w:t>
+                <w:t xml:space="preserve">hal-00516503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the two-dimensionalization of quasi-static MHD turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+                <w:t xml:space="preserve">Toroidal/poloidal modes dynamics in anisotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (7), pp.075104. </w:t>
+              <w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110, pp.151-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3456725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14139-3-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516503v1</w:t>
+                <w:t xml:space="preserve">hal-00566038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On space and time correlations of isotropic and rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7901,51 +7901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the far-field acoustic emission of rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,51 +9391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S Godeferd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oberlack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Viciconte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maffioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vallefuoco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Eremin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Salhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Salhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Kaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godeferd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eremin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Godeferd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085178v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01720-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqi Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099774" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01558-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397106v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S Godeferd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.589" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040420" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Escriva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godeferd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feugier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Baklouti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khlifi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2019.1623897" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063205" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1400667" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.011102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04061757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baklouti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.03209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baklouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lehner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Griffond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2016.1169281" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.726" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922817" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thalabard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.114501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296835v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/103" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.478" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931429v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lehner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.026301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731294" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/12/125002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-18" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens J. A. van Bokhoven" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Liechtenstein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. H. Clercx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701877271" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000929" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF0BFF0472F43D9D376E1A797378D616C492993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-006-9029-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-651S1LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2VXGWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240500207407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264628v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004531" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6CF06B3DACFF482A6C4DEBC79D459C1DE73DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallefuoco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Gorokhovski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S Godeferd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oberlack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Viciconte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maffioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vallefuoco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Eremin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Salhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Salhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Kaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godeferd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eremin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Godeferd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085178v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01720-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqi Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099774" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01558-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397106v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S Godeferd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.589" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Escriva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godeferd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feugier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Baklouti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khlifi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2019.1623897" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063205" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.011102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1400667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baklouti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04061757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baklouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.03209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Griffond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2016.1169281" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.726" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922817" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thalabard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.114501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296835v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/103" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.478" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931429v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lehner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.026301" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731294" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.01.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/12/125002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens J. A. van Bokhoven" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Liechtenstein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. H. Clercx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701877271" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000929" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF0BFF0472F43D9D376E1A797378D616C492993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-006-9029-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-651S1LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2VXGWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240500207407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264628v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004531" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6CF06B3DACFF482A6C4DEBC79D459C1DE73DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallefuoco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Gorokhovski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>