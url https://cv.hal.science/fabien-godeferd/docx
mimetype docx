--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -443,545 +443,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial waves focusing into localized turbulence in rotating fluid</w:t>
+                <w:t xml:space="preserve">Inertial waves focusing by vertically oscillating torus in rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">25éme Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834805v1</w:t>
+                <w:t xml:space="preserve">hal-03834799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOCK-LIKE FOCUSING OF INERTIAL WAVES -THE LOCALIZED GENERATION OF TURBULENCE</w:t>
+                <w:t xml:space="preserve">Expérience in silico sur l’hyperplasie intimale : Développement lésionnaire après désendothélisation d’une artère idéalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
+                <w:t xml:space="preserve">Jérôme Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Oberlack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Escriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236630v1</w:t>
+                <w:t xml:space="preserve">hal-04280183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of waves and eddies in stratified turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inertial waves focusing into localized turbulence in rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Stratified Flows( ISSF 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834797v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial waves focusing by vertically oscillating torus in rotating fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHOCK-LIKE FOCUSING OF INERTIAL WAVES -THE LOCALIZED GENERATION OF TURBULENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oberlack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25éme Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Twelfth International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834799v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience in silico sur l’hyperplasie intimale : Développement lésionnaire après désendothélisation d’une artère idéalisée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Feugier</w:t>
+                <w:t xml:space="preserve">Interactions of waves and eddies in stratified turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Stratified Flows( ISSF 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280183v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer between waves and eddies in stratified or rotating turbulence</w:t>
               </w:r>
@@ -1056,165 +1056,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competition between turbulent and molecular diffusion in plasma mixing layers under compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
+                <w:t xml:space="preserve">Sweeping Effect on Inertial and Internal Gravity Waves in Rotating and Stratified Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Turbulence and Shear Flow Phenomena, TSFP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855878v1</w:t>
+                <w:t xml:space="preserve">hal-02377745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling internal gravity waves from turbulent magma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Maffioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,152 +1229,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweeping Effect on Inertial and Internal Gravity Waves in Rotating and Stratified Turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
+                <w:t xml:space="preserve">The competition between turbulent and molecular diffusion in plasma mixing layers under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Viciconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Turbulence and Shear Flow Phenomena, TSFP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377745v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of the small-scale directional anisotropy in forced homogeneous rotating turbulence</w:t>
               </w:r>
@@ -1658,64 +1658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of compressed turbulence with time-varying and non-uniform viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Viciconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,817 +1842,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence, inertial waves and vortex column formation in a rotating fluid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Jause-Labert</w:t>
+                <w:t xml:space="preserve">Statistics of the velocity gradient tensor perceived by a set of four tracer particles in homogeneous rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832545v1</w:t>
+                <w:t xml:space="preserve">hal-03832530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la restauration des caractéristiques isotropes 3D universelles en turbulence de rotation : scénario de Zeman/Ozmidov</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">Analyse paramétrique des échanges d'énergie en turbulence barocline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium OGOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848510v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse paramétrique des échanges d'énergie en turbulence barocline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+                <w:t xml:space="preserve">Sur la restauration des caractéristiques isotropes 3D universelles en turbulence de rotation : scénario de Zeman/Ozmidov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium OGOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439741v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale forcing of a turbulent plasma dynamo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+                <w:t xml:space="preserve">Turbulence, inertial waves and vortex column formation in a rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Duran-Matute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Bert Flór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832457v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring isotropic universality in freely decaying rotating turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
+                <w:t xml:space="preserve">Large scale forcing of a turbulent plasma dynamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832525v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the velocity gradient tensor perceived by a set of four tracer particles in homogeneous rotating turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Naso</w:t>
+                <w:t xml:space="preserve">Restoring isotropic universality in freely decaying rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832530v1</w:t>
+                <w:t xml:space="preserve">hal-03832525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés de la turbulence confinée en rotation à l'aide d'une méthode de pénalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Confinement of turbulent flows with rotation effects with a penalization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422808v1</w:t>
+                <w:t xml:space="preserve">hal-00600596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of turbulent flows with rotation effects with a penalization method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés de la turbulence confinée en rotation à l'aide d'une méthode de pénalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600596v1</w:t>
+                <w:t xml:space="preserve">hal-03422808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of homogeneous turbulence within baroclinic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,90 +3297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico experiments of intimal hyperplasia development: disendothelization in an axisymmetric idealized artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3518,64 +3518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of inertial waves by a vertically annular forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oberlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,90 +3648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale bio-chemo-mechanical model of intimal hyperplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (2), pp.709-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3863,235 +3863,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Waves and Eddies in Stably Stratified Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Lam</w:t>
+                <w:t xml:space="preserve">Signature and energetics of internal gravity waves in stratified turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maffioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.420. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (11), pp.114802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11040420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906451v1</w:t>
+                <w:t xml:space="preserve">hal-03047112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature and energetics of internal gravity waves in stratified turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Maffioli</w:t>
+                <w:t xml:space="preserve">Partitioning Waves and Eddies in Stably Stratified Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (11), pp.114802. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11040420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047112v1</w:t>
+                <w:t xml:space="preserve">hal-02906451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological and multiscale modeling of arterial growth and remodeling under endofibrosis</w:t>
               </w:r>
@@ -4188,347 +4188,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic-magnetic energy exchanges in rotating magnetohydrodynamic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sudden diffusion of turbulent mixing layers in weakly coupled plasmas under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Viciconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. S. Baklouti</w:t>
+                <w:t xml:space="preserve">Philippe Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khlifi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Clerouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2019.1623897⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.063205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906455v1</w:t>
+                <w:t xml:space="preserve">hal-02906452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden diffusion of turbulent mixing layers in weakly coupled plasmas under compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">Kinetic-magnetic energy exchanges in rotating magnetohydrodynamic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. S. Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnault</w:t>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clerouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.263-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.063205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2019.1623897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906452v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear spectral model for rotating sheared turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 866, pp.5 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4556,655 +4556,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral energy scaling in precessing turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cambon</w:t>
+                <w:t xml:space="preserve">Small-scale anisotropy induced by spectral forcing and by rotation in non-helical and helical turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vallefuoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.011102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.107-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2017.1400667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906457v1</w:t>
+                <w:t xml:space="preserve">hal-01630158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar regimes of turbulence in weakly coupled plasmas under compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Viciconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.023201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale anisotropy induced by spectral forcing and by rotation in non-helical and helical turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien S Godeferd</w:t>
+                <w:t xml:space="preserve">Spectral energy scaling in precessing turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nasraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.107-140. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2017.1400667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.011102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630158v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy partition, scale by scale, in magnetic Archimedes Coriolis weak wave turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">CompOSE reference manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baklouti</w:t>
+                <w:t xml:space="preserve">S. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lehner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">T. Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (2), pp.023112. </w:t>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2203.03209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906459v1</w:t>
+                <w:t xml:space="preserve">obspm-04061757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompOSE reference manual</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Energy partition, scale by scale, in magnetic Archimedes Coriolis weak wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baklouti</w:t>
+                <w:t xml:space="preserve">F. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lehner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">T Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.023112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2203.03209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-04061757v1</w:t>
+                <w:t xml:space="preserve">hal-02906459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and structure of unstably stratified homogeneous turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,103 +5294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow dynamics and magnetic induction in the von-Karman plasma experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (1), pp.345810102. </w:t>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral modelling of high Reynolds number unstably stratified homogeneous turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Reynolds number self-similar states of unstably stratified homogeneous turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,51 +5688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-helicity in rotating homogeneous shear-stratified turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,51 +5818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and stratification effects on the rapid acceleration of a turbulent mixing zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Griffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,64 +6234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-Vortex mode coupling in astrophysical accretion disks under combined radial and vertical stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,90 +6351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-geostrophic instabilities of an equilibrium baroclinic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 734, pp.535-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6468,90 +6468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and columnar vortex formation through inertial-wave focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Duran-Matute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bert Flór</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.041001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6579,1269 +6579,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetized stratified rotating shear waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lehner</w:t>
+                <w:t xml:space="preserve">Statistics of the perceived velocity gradient tensor in a rotating turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.026301⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.125002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/12/125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780159v1</w:t>
+                <w:t xml:space="preserve">hal-00761242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearized potential vorticity mode and its role in transition to baroclinic instability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pieri</w:t>
+                <w:t xml:space="preserve">Magnetized stratified rotating shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.076603. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (2), pp.026301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4731294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.026301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780220v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating statistics to dynamics in axisymmetric homogeneous turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linearized potential vorticity mode and its role in transition to baroclinic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 241, pp.794-802. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.076603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2012.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4731294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780149v1</w:t>
+                <w:t xml:space="preserve">hal-00780220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of rotation on magnetohydrodynamic turbulence at high magnetic Reynolds number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating statistics to dynamics in axisymmetric homogeneous turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03091929.2010.544655⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241, pp.794-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780148v1</w:t>
+                <w:t xml:space="preserve">hal-00780149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing homogeneous isotropic turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colm Connaughton</w:t>
+                <w:t xml:space="preserve">On the effect of rotation on magnetohydrodynamic turbulence at high magnetic Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.02.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106, pp.89-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03091929.2010.544655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780219v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical validation of the volume penalization method in three-dimensional pseudo-spectral simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jause-Labert</w:t>
+                <w:t xml:space="preserve">Developing homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Connaughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67, pp.41-56. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241, pp.232-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00780154v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the perceived velocity gradient tensor in a rotating turbulent flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Naso</w:t>
+                <w:t xml:space="preserve">Numerical validation of the volume penalization method in three-dimensional pseudo-spectral simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jause-Labert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/12/125002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761242v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static magnetohydrodynamic turbulence at high Reynolds number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Favier</w:t>
+                <w:t xml:space="preserve">The axisymmetric jet in a rotating reference frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Duran-Matute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Bert Flór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (3), pp.032048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/3/032048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647794v1</w:t>
+                <w:t xml:space="preserve">hal-02140444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The axisymmetric jet in a rotating reference frame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Scott</w:t>
+                <w:t xml:space="preserve">Quasi-static magnetohydrodynamic turbulence at high Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 318 (3), pp.032048. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/3/032048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140444v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the two-dimensionalization of quasi-static MHD turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+                <w:t xml:space="preserve">Toroidal/poloidal modes dynamics in anisotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (7), pp.075104. </w:t>
+              <w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110, pp.151-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3456725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14139-3-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516503v1</w:t>
+                <w:t xml:space="preserve">hal-00566038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toroidal/poloidal modes dynamics in anisotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">On the two-dimensionalization of quasi-static MHD turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110, pp.151-158. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.075104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14139-3-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3456725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566038v1</w:t>
+                <w:t xml:space="preserve">hal-00516503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On space and time correlations of isotropic and rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,652 +7895,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the far-field acoustic emission of rotating turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">Refined vorticity statistics of decaying rotating three-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens J. A. van Bokhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Liechtenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. H. Clercx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9, pp.30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685240802272109⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (6), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685240701877271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442558v1</w:t>
+                <w:t xml:space="preserve">hal-00517000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined vorticity statistics of decaying rotating three-dimensional turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurens J. A. van Bokhoven</w:t>
+                <w:t xml:space="preserve">Modeling the far-field acoustic emission of rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. J. H. Clercx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (6), pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2008, 9, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685240701877271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685240802272109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517000v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence in rapidly rotating flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Scott</w:t>
+                <w:t xml:space="preserve">The role of nonlinearity in turbulent diffusion models for stably stratified and rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Liechtenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 562, pp.83-121. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.644-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112006000929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274913v1</w:t>
+                <w:t xml:space="preserve">hal-00274858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of structures in rotating and stratified turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">Wave turbulence in rapidly rotating flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 76, pp.419-427. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 562, pp.83-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-006-9029-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112006000929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274879v1</w:t>
+                <w:t xml:space="preserve">hal-00274913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nonlinearity in turbulent diffusion models for stably stratified and rotating turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Time evolution of structures in rotating and stratified turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Liechtenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27, pp.644-652. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76, pp.419-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-006-9029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274858v1</w:t>
+                <w:t xml:space="preserve">hal-00274879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear formation of structures in rotating stratified turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Liechtenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,51 +9391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S Godeferd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oberlack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Viciconte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maffioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vallefuoco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Eremin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Salhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Salhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Kaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godeferd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eremin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Godeferd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085178v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01720-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqi Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099774" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01558-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397106v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S Godeferd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.589" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Escriva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godeferd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feugier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Baklouti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khlifi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2019.1623897" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063205" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.011102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1400667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baklouti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04061757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baklouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.03209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Griffond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2016.1169281" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.726" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922817" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thalabard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.114501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296835v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/103" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.478" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931429v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lehner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.026301" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731294" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.01.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/12/125002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens J. A. van Bokhoven" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Liechtenstein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. H. Clercx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701877271" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000929" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF0BFF0472F43D9D376E1A797378D616C492993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-006-9029-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-651S1LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2VXGWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240500207407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264628v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004531" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6CF06B3DACFF482A6C4DEBC79D459C1DE73DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallefuoco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Gorokhovski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S Godeferd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jansen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feugier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oberlack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maffioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Viciconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vallefuoco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Eremin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Salhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Kaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godeferd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eremin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Godeferd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.683" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085178v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01720-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqi Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099774" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01558-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397106v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S Godeferd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.589" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040420" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Escriva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godeferd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feugier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063205" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Baklouti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khlifi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2019.1623897" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1400667" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.011102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04061757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baklouti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.03209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baklouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lehner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Griffond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2016.1169281" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.726" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922817" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thalabard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.114501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296835v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/103" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.478" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931429v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/12/125002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lehner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.026301" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731294" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780149v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.01.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-18" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens J. A. van Bokhoven" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Liechtenstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. H. Clercx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240701877271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2VXGWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000929" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF0BFF0472F43D9D376E1A797378D616C492993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-006-9029-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-651S1LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240500207407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264628v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004531" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6CF06B3DACFF482A6C4DEBC79D459C1DE73DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallefuoco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Gorokhovski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>