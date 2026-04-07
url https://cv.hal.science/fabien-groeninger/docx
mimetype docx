--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -920,278 +920,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'un processus de patrimonialisation : le lycée internat d'excellence Françoise-Combes de Montpellier (Hérault)</w:t>
+                <w:t xml:space="preserve">Ketty Jentzer (1881-1965), une gymnaste à l’institut Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 68 (1), pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.068.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302139v1</w:t>
+                <w:t xml:space="preserve">hal-03363953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Riondet, L’expérience Vrocho à Nice. Controverses et résistances du quotidien au cœur de l’évolution des normes</w:t>
+                <w:t xml:space="preserve">Les enjeux d'un processus de patrimonialisation : le lycée internat d'excellence Françoise-Combes de Montpellier (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32316/hse-rhe.v33i1.4915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225915v1</w:t>
+                <w:t xml:space="preserve">hal-03302139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketty Jentzer (1881-1965), une gymnaste à l’institut Jean-Jacques Rousseau</w:t>
+                <w:t xml:space="preserve">Xavier Riondet, L’expérience Vrocho à Nice. Controverses et résistances du quotidien au cœur de l’évolution des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 68 (1), pp.59-69. </w:t>
+              <w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.068.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32316/hse-rhe.v33i1.4915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363953v1</w:t>
+                <w:t xml:space="preserve">hal-03225915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation intégrale de la jeunesse française : la mainmise catholique sur un concept éducatif (1898-1939)</w:t>
               </w:r>
@@ -3297,208 +3297,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer aux échecs, un atout pour la réussite scolaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grandir corps et âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.muswfd7e3⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epar.656.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428179v1</w:t>
+                <w:t xml:space="preserve">hal-05390289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir corps et âme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jouer aux échecs, un atout pour la réussite scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.muswfd7e3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05390289v1</w:t>
+                <w:t xml:space="preserve">hal-05428179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence en classe, classe silencieuse, classe studieuse ?</w:t>
               </w:r>
@@ -3566,186 +3566,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps à l'école : une dimension oubliée. 5 janvier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'éducation intégrale : un levier pour transformer l'enseignement public, Contrepied, Revue du Syndicat national de l'Education physique et de l'enseignement public, p. 38-39.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102219v1</w:t>
+                <w:t xml:space="preserve">hal-03769241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation intégrale : un levier pour transformer l'enseignement public, Contrepied, Revue du Syndicat national de l'Education physique et de l'enseignement public, p. 38-39.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps à l'école : une dimension oubliée. 5 janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mdthg9dcc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769241v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et éducation physique dans les patronages catholiques ardéchois (1910-1939, Cahier de Mémoire d'Ardèche et Temps Présent, numéro 84, pp. 21-23.</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8FABEF5"/>
+    <w:nsid w:val="42A591A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4031,51 +4031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="145CF555"/>
+    <w:nsid w:val="269290BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4179,51 +4179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8FB40F58"/>
+    <w:nsid w:val="FB11E818"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4416,51 +4416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-groeninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5120-4175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.groeninger@umontpellier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r4x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.v33i1.4915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.1575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#339;ninger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/heritages-sportifs-et-dynamiques-patrimoniales.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-des_patronages_aux_associations_la_federation_sportive_et_culturelle_de_france_face_aux_mutations_socio_culturelles-9782296107465-30110.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.muswfd7e3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.656.0028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-groeninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5120-4175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.groeninger@umontpellier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r4x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.v33i1.4915" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.1575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#339;ninger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/heritages-sportifs-et-dynamiques-patrimoniales.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-des_patronages_aux_associations_la_federation_sportive_et_culturelle_de_france_face_aux_mutations_socio_culturelles-9782296107465-30110.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaunez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.656.0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.muswfd7e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>