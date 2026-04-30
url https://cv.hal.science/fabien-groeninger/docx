--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -920,278 +920,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketty Jentzer (1881-1965), une gymnaste à l’institut Jean-Jacques Rousseau</w:t>
+                <w:t xml:space="preserve">Les enjeux d'un processus de patrimonialisation : le lycée internat d'excellence Françoise-Combes de Montpellier (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 68 (1), pp.59-69. </w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.068.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363953v1</w:t>
+                <w:t xml:space="preserve">hal-03302139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'un processus de patrimonialisation : le lycée internat d'excellence Françoise-Combes de Montpellier (Hérault)</w:t>
+                <w:t xml:space="preserve">Xavier Riondet, L’expérience Vrocho à Nice. Controverses et résistances du quotidien au cœur de l’évolution des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+              <w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32316/hse-rhe.v33i1.4915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302139v1</w:t>
+                <w:t xml:space="preserve">hal-03225915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Riondet, L’expérience Vrocho à Nice. Controverses et résistances du quotidien au cœur de l’évolution des normes</w:t>
+                <w:t xml:space="preserve">Ketty Jentzer (1881-1965), une gymnaste à l’institut Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 68 (1), pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32316/hse-rhe.v33i1.4915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.068.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225915v1</w:t>
+                <w:t xml:space="preserve">hal-03363953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation intégrale de la jeunesse française : la mainmise catholique sur un concept éducatif (1898-1939)</w:t>
               </w:r>
@@ -2806,234 +2806,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives de la FSCF : une valorisation au service de la recherche</w:t>
+                <w:t xml:space="preserve">Théories sur l'éducation intégrale : des débats au Corps législatif au premier Congrès international des étudiants (1863-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des journées d'étude consacrées à l'histoire et aux archives des fédérations sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives nationales, CNOSF, Comité d'histoire du Ministère des sports et de la jeunesse, SFHS, Nov 2023, Paris, Pierrefitte, France</w:t>
+              <w:t xml:space="preserve">L'Education nouvelle : Héritages, (ré)inventions, actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Universitaire d'Information Pédagogique (CUIP), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333272v1</w:t>
+                <w:t xml:space="preserve">hal-04149288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories sur l'éducation intégrale : des débats au Corps législatif au premier Congrès international des étudiants (1863-1865)</w:t>
+                <w:t xml:space="preserve">Émancipation ou assujettissement ? Des modèles d’ «éducation intégrale» contrastés de Paul Robin aux catholiques intégristes du XXIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Education nouvelle : Héritages, (ré)inventions, actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Universitaire d'Information Pédagogique (CUIP), Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Un corps (in)docile). Education, sport et démocratie dans les sociétés de masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Pasteur, Cyril Polycarpe, Jun 2023, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149288v1</w:t>
+                <w:t xml:space="preserve">hal-04131987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émancipation ou assujettissement ? Des modèles d’ «éducation intégrale» contrastés de Paul Robin aux catholiques intégristes du XXIe siècle.</w:t>
+                <w:t xml:space="preserve">Les archives de la FSCF : une valorisation au service de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un corps (in)docile). Education, sport et démocratie dans les sociétés de masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Pasteur, Cyril Polycarpe, Jun 2023, Besançon (Doubs), France</w:t>
+              <w:t xml:space="preserve">Des journées d'étude consacrées à l'histoire et aux archives des fédérations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, CNOSF, Comité d'histoire du Ministère des sports et de la jeunesse, SFHS, Nov 2023, Paris, Pierrefitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131987v1</w:t>
+                <w:t xml:space="preserve">hal-04333272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux Olympiques sous le regard du Mouvement féministe, organe de presse pionnier en Suisse romande (1912-2010)</w:t>
               </w:r>
@@ -3297,208 +3297,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir corps et âme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jouer aux échecs, un atout pour la réussite scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beaunez</w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/epar.656.0028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.muswfd7e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390289v1</w:t>
+                <w:t xml:space="preserve">hal-05428179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer aux échecs, un atout pour la réussite scolaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grandir corps et âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025, </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.muswfd7e3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/epar.656.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428179v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence en classe, classe silencieuse, classe studieuse ?</w:t>
               </w:r>
@@ -3566,186 +3566,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation intégrale : un levier pour transformer l'enseignement public, Contrepied, Revue du Syndicat national de l'Education physique et de l'enseignement public, p. 38-39.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps à l'école : une dimension oubliée. 5 janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mdthg9dcc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769241v1</w:t>
+                <w:t xml:space="preserve">hal-03102219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps à l'école : une dimension oubliée. 5 janvier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'éducation intégrale : un levier pour transformer l'enseignement public, Contrepied, Revue du Syndicat national de l'Education physique et de l'enseignement public, p. 38-39.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.mdthg9dcc⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03102219v1</w:t>
+                <w:t xml:space="preserve">hal-03769241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et éducation physique dans les patronages catholiques ardéchois (1910-1939, Cahier de Mémoire d'Ardèche et Temps Présent, numéro 84, pp. 21-23.</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42A591A4"/>
+    <w:nsid w:val="DFD7CD74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4031,51 +4031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="269290BF"/>
+    <w:nsid w:val="0F883FFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4179,51 +4179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FB11E818"/>
+    <w:nsid w:val="E49B64F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4416,51 +4416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-groeninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5120-4175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.groeninger@umontpellier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r4x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.v33i1.4915" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.1575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#339;ninger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/heritages-sportifs-et-dynamiques-patrimoniales.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-des_patronages_aux_associations_la_federation_sportive_et_culturelle_de_france_face_aux_mutations_socio_culturelles-9782296107465-30110.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaunez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.656.0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.muswfd7e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-groeninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5120-4175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.groeninger@umontpellier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r4x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.v33i1.4915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.1575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#339;ninger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/heritages-sportifs-et-dynamiques-patrimoniales.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-des_patronages_aux_associations_la_federation_sportive_et_culturelle_de_france_face_aux_mutations_socio_culturelles-9782296107465-30110.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.muswfd7e3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.656.0028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>