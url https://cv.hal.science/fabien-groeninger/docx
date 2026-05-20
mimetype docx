--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -920,278 +920,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'un processus de patrimonialisation : le lycée internat d'excellence Françoise-Combes de Montpellier (Hérault)</w:t>
+                <w:t xml:space="preserve">Ketty Jentzer (1881-1965), une gymnaste à l’institut Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 68 (1), pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.068.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302139v1</w:t>
+                <w:t xml:space="preserve">hal-03363953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Riondet, L’expérience Vrocho à Nice. Controverses et résistances du quotidien au cœur de l’évolution des normes</w:t>
+                <w:t xml:space="preserve">Les enjeux d'un processus de patrimonialisation : le lycée internat d'excellence Françoise-Combes de Montpellier (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32316/hse-rhe.v33i1.4915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225915v1</w:t>
+                <w:t xml:space="preserve">hal-03302139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketty Jentzer (1881-1965), une gymnaste à l’institut Jean-Jacques Rousseau</w:t>
+                <w:t xml:space="preserve">Xavier Riondet, L’expérience Vrocho à Nice. Controverses et résistances du quotidien au cœur de l’évolution des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 68 (1), pp.59-69. </w:t>
+              <w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.068.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32316/hse-rhe.v33i1.4915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363953v1</w:t>
+                <w:t xml:space="preserve">hal-03225915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation intégrale de la jeunesse française : la mainmise catholique sur un concept éducatif (1898-1939)</w:t>
               </w:r>
@@ -2274,169 +2274,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la guerre idéologique à l'Union sacrée. L'affaire de Roanne, 1914</w:t>
+                <w:t xml:space="preserve">La FGSPF et la nature dans l'Entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academia Verlag. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et idéologie, tome 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2-942172-10-X</w:t>
+              <w:t xml:space="preserve">Sport et nature dans l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-166, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03280408v1</w:t>
+                <w:t xml:space="preserve">halshs-03280436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La FGSPF et la nature dans l'Entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">De la guerre idéologique à l'Union sacrée. L'affaire de Roanne, 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et nature dans l'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-166, 2004</w:t>
+              <w:t xml:space="preserve">Sport et idéologie, tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2-942172-10-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03280436v1</w:t>
+                <w:t xml:space="preserve">halshs-03280408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La FGSPF dans le second après-guerre : les signes précurseurs d'une crise d'identité (1945-1950)</w:t>
               </w:r>
@@ -3297,208 +3297,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer aux échecs, un atout pour la réussite scolaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grandir corps et âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.muswfd7e3⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epar.656.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428179v1</w:t>
+                <w:t xml:space="preserve">hal-05390289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir corps et âme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jouer aux échecs, un atout pour la réussite scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.muswfd7e3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05390289v1</w:t>
+                <w:t xml:space="preserve">hal-05428179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence en classe, classe silencieuse, classe studieuse ?</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFD7CD74"/>
+    <w:nsid w:val="974FA1D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4031,51 +4031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F883FFD"/>
+    <w:nsid w:val="3571367D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4179,51 +4179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E49B64F7"/>
+    <w:nsid w:val="6097FCAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4416,51 +4416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-groeninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5120-4175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.groeninger@umontpellier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r4x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.v33i1.4915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.1575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#339;ninger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/heritages-sportifs-et-dynamiques-patrimoniales.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-des_patronages_aux_associations_la_federation_sportive_et_culturelle_de_france_face_aux_mutations_socio_culturelles-9782296107465-30110.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.muswfd7e3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.656.0028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-groeninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5120-4175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabien.groeninger@umontpellier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r4x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.v33i1.4915" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.1575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#339;ninger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/heritages-sportifs-et-dynamiques-patrimoniales.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-des_patronages_aux_associations_la_federation_sportive_et_culturelle_de_france_face_aux_mutations_socio_culturelles-9782296107465-30110.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaunez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.656.0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.muswfd7e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>