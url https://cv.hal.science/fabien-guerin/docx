--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1638,709 +1638,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MLVA genotyping scheme for global surveillance of the citrus pathogen Xanthomonas citri pv. citri suggests a worldwide geographical expansion of a single genetic lineage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly polymorphic markers reveal the establishment of an invasive lineage of the citrus bacterial pathogen #Xanthomonas citri# pv. #citri# in its area of origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pruvost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Leduc</w:t>
+                <w:t xml:space="preserve">Lan Bui Thi Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tourterel</w:t>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098129⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.2226-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456735v1</w:t>
+                <w:t xml:space="preserve">hal-01456737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly polymorphic markers reveal the establishment of an invasive lineage of the citrus bacterial pathogen #Xanthomonas citri# pv. #citri# in its area of origin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MLVA genotyping scheme for global surveillance of the citrus pathogen Xanthomonas citri pv. citri suggests a worldwide geographical expansion of a single genetic lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ravigné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+                <w:t xml:space="preserve">Olivier Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tourterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12369⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01456737v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
+                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199314v1</w:t>
+                <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
+                <w:t xml:space="preserve">First report of #Xanthomonas citri# pv. #citri# causing Asiatic citrus canker in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">C. C. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+                <w:t xml:space="preserve">Claudine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (12), pp.1653--1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-13-0600-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199326v1</w:t>
+                <w:t xml:space="preserve">hal-01456739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of #Xanthomonas citri# pv. #citri# causing Asiatic citrus canker in Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Juhasz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Leduc</w:t>
+                <w:t xml:space="preserve">Lucie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Vernière</w:t>
+                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97 (12), pp.1653--1653. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-13-0600-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456739v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic Diversity in Indo-Pacific Coral-Reef Fishes Revealed by DNA-Barcoding Provides New Support to the Centre-of-Overlap Hypothesis</w:t>
               </w:r>
@@ -2454,298 +2454,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of eleven polymorphic microsatellite loci in the White tailed tropicbird Phaethon lepturus (Phaethontidae)</w:t>
+                <w:t xml:space="preserve">Emergence of novel fungal pathogens by ecological speciation: importance of the reduced viability of immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Humeau</w:t>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Riquier</w:t>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (21), pp.4521-4532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05288.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852838v1</w:t>
+                <w:t xml:space="preserve">hal-02329021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of novel fungal pathogens by ecological speciation: importance of the reduced viability of immigrants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of eleven polymorphic microsatellite loci in the White tailed tropicbird Phaethon lepturus (Phaethontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.418-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329021v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and colonization history of newly virulent strains of the phytopathogenic fungus Venturia inaequalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3561,51 +3561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8221516B"/>
+    <w:nsid w:val="D7EE736F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3792,51 +3792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8393-9393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957243v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasoamanana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santatra Ravelomanantsoa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Nomenjanahary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa-Mirana Gauche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01632-22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pastou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-19-1068-PDN" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Dianzinga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline R&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03095-16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02272663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azali A. Hamza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobb Petrousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeetah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benimadhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felicite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-16-0811-PDN" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1949" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-16-0811-pdn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Nadia Traor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Magne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grygiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6M974D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourterel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Bui Thi Ngoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1XPJNMN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Juhasz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-13-0600-PDN" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jl Komeno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028987" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Axtner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bagley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barlow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.C. Beebee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02898.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25B98045994987A2D352419E0073C7861E458EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00850.X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X50768Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8393-9393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957243v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasoamanana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santatra Ravelomanantsoa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Nomenjanahary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa-Mirana Gauche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01632-22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pastou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-19-1068-PDN" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Dianzinga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline R&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03095-16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02272663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azali A. Hamza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobb Petrousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeetah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benimadhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felicite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-16-0811-PDN" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1949" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-16-0811-pdn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Nadia Traor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Magne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grygiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6M974D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Bui Thi Ngoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12369" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1XPJNMN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourterel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Juhasz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-13-0600-PDN" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jl Komeno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028987" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Axtner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bagley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barlow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.C. Beebee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02898.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25B98045994987A2D352419E0073C7861E458EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00850.X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X50768Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>