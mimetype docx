--- v0 (2026-03-21)
+++ v1 (2026-04-20)
@@ -705,242 +705,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit d'appropriation et lutte de légitimité : le Mur de séparation entre Israéliens et Palestiniens.</w:t>
+                <w:t xml:space="preserve">La dimension spatiale des rapports de pouvoirs. Les conflits israélo-palestiniens pour la terre et l'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BACKOUCHE Isabelle, RIPOLL Fabrice, TISSOT Sylvie, VESCHAMBRE Vincent. </w:t>
+              <w:t xml:space="preserve">Maie Gérardot et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.115-139, 2011, Géographie sociale</w:t>
+              <w:t xml:space="preserve">Géographie des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.286, 2011, " clé concours "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00675559v1</w:t>
+                <w:t xml:space="preserve">halshs-00675556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La dimension spatiale des rapports de pouvoirs. Les conflits israélo-palestiniens pour la terre et l’appropriation »</w:t>
+                <w:t xml:space="preserve">Conflit d'appropriation et lutte de légitimité : le Mur de séparation entre Israéliens et Palestiniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BACKOUCHE Isabelle, RIPOLL Fabrice, TISSOT Sylvie, VESCHAMBRE Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Gérardot M. et al., Géographie des conflits, Paris, Atlande, Collection « clé concours »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.115-139, 2011, Géographie sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825915v1</w:t>
+                <w:t xml:space="preserve">halshs-00675559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension spatiale des rapports de pouvoirs. Les conflits israélo-palestiniens pour la terre et l'appropriation</w:t>
+                <w:t xml:space="preserve">« La dimension spatiale des rapports de pouvoirs. Les conflits israélo-palestiniens pour la terre et l’appropriation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie des conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.286, 2011, " clé concours "</w:t>
+              <w:t xml:space="preserve">in Gérardot M. et al., Géographie des conflits, Paris, Atlande, Collection « clé concours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00675556v1</w:t>
+                <w:t xml:space="preserve">hal-01825915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits frontaliers dans les relations entre Israël, le Liban et les Territoires palestiniens : une approche des notions de &amp;quot; sécurité &amp;quot; et de &amp;quot; zone d'influence</w:t>
               </w:r>
@@ -2436,51 +2436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chev&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chev&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>