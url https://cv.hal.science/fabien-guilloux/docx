--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Guilloux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Centre national de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8157-5049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109223225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande symphonie triomphale - Symphonie n° 1 en mi bémol majeur op. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. Bärenreiter, pp.167, 2024, BA 11750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Berton-Blivet; Fabien Guilloux; Thomas Lecomte. Éditions Nicolas Sceaux, pp.292, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Biteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le musée des instruments à vent, pp.275, 2022, 9-782957-352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Œuvres pour violon (1). Sonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (4), 2021, Oeuvres instrumentales complètes de Camille Saint-Saëns, Michael Stegemann, 979-0-006-54154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Musée des instruments à vent, pp.296, 2021, Emanuele Marconi, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Samson et Dalila. Opéra en 3 actes. Livret de Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Jacob; Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Opéra Français, Paul Prévost, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuors et quintette à cordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (1), 2017, Oeuvres instrumentales complètes, Michael Stegemann, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives générales du Royaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132, pp.284, 2016, Archives de l'Etat à Mons. Inventaires, 978-90-5746-854-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-83-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto storico dei cappuccini, 20, pp.165, 2010, Iconographia franciscana, 978-88-88001-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate Dominum omnes gentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Domine ad adjuvandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-111-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate pueri Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Dixit Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-112-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Confitebor tibi, Domine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-113-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Beatus vir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-114-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer et Eugène Scribe. Le Prophète. Livret. Étude – Sources – Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, pp.295, 2007, 978-3-938809-02-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, Brepols, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France. Brepols, 2019, Epitome musical, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou-Davenson et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série (2), 2023, Cahiers Marrou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou et la culture franciscaine de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 (2), 2013, Etudes franciscaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Tournai&amp;quot;, un monument de la polyphonie liturgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carrefour de la musique sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art nouveau du drame musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlet. Ambroise Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra national de Paris, pp.44-51, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esquisses et brouillons de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delécluse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisses musicales. Enjeux et approches du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-210, 2023, Musique : Sources – Recherche – Interprétation, 978-2-503-60114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique – Images – Instruments 19: Le vin et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CNRS-Editions, pp.96-119, 2023, 978-2-271-14987-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het archaïsme aan de moderniteit haar adelbrieven laten verlenen.&amp;quot; Henry VIII van Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.69-76, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire octroyer par l’archaïsme ses lettres de noblesse à la modernité.&amp;quot; Henry VIII de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.77-84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila : capolavoro operistico di Camille Saint-Saëns e Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samson et Dalila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teatro di San Carlo; Napoli, pp.8-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs et des musiciens : un dialogue fécond (1850-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey. Regards sur la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.136-157, 2022, 9782957352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et ses orchestrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.234-241, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns arrangées pour instruments à vent (1877-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.273-275, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.30-49, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.172-183, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Camille Saint-Saëns.] De l'enfant prodige à l'artiste accompli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Gabrielle Soret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, un esprit libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-45, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sonates pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.200-207, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance op. 37 et l'Odelette op. 162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.162-169, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant des Bénédictines de Notre-Dame-du-Calvaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bénédictines de Notre-Dame-du-Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, pp. 195-227, 2021, Re novamini. Les Bénédictines de Notre-Dame du Calvaire (XVIIe-XXIe siècles), 9782842878320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns pour instruments, ensembles et orchestres à vent (1853-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.270-272, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.134-145, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Septuor op. 65 et la Société musicale La Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.184-191, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ d'expérimentation : la musique religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.112-119, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.260-267, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cor est un instrument merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.120-131, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et les orchestres d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.210-225, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tarentelle pour flûte et clarinette op. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.154-161, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.16-17, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de nouvelles sonorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.92-103, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taffanel et la Société de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.192-199, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestrateurs de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.242-251, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait musical de la ville de Lille en 1729.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Balmer; Alban Framboisier; Fabien Guilloux; Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments. Mélanges en l’honneur de Florence Gétreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-286, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’inaudible : les anges musiciens de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-242, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine de l'ange musicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Wuidar; René Wetzel; Katharina Wimmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mystique, langage, musique : dire l'indicible au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reichert Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-149, 2019, Scrinium Friburgense, 9783954903498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtres du grand opéra : Auber, Meyerbeer, Halévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Feist; Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand opéra, 1828-1867. Le spectacle de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.24-31, 2019, 9782711874057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Samson et Dalila, opéra en trois actes. Livret français de Ferdinand Lemaire. Traduction allemande de Richard Pohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Bärenreiter, pp.XXI-XXVII, 2018, L'Opéra français, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, un nouvel art au service du drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. Les Huguenots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra national de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2018, Programmes. Saison 2018-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes d'archives lyonnaises. Les Pénitents blancs du Confalon et le Recueil des Psalmes (1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Renaissance Music and Beyond: Studies in Memory of Frank Dobbins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-385, 2018, Epitome musical, 978-2-503-57960-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvents et monastères du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour musical de l'Europe. Le fonds musical des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro; Gisèle Clément; Fañch Thoraval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation de la musique et des musiciens d'église. France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.167-200, 2017, 978-2-406-05628-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Quatuors et quintette à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XIII-CV, 2017, Oeuvres instrumentales complètes, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pseaumes des Vespres solemnelles (1692). Un recueil polyphonique inédit de Guillaume-Gabriel Nivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume-Gabriel nivers (ca. 1632-1714), musicien de la Réforme catholique sous le règne de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant, la règle et la clôture. Définir l’ethos du chant monastique à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch; Caroline Giron-Panel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques musicales féminines. Discours, normes, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.139-159, 2016, Symétrie Recherche, 978-2-36485-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire et pratiques musicales des sodalités mariales : premiers éléments d’enquête autour d’exemples parisien et anversois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique d’Église et ses cadres de création dans la France d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Leo S. Olschki pp.85-116, 2014, Biblioteca della rivista di Storia e letteratura religiosa. Studi, 978-88-222-6310-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais; Presses universitaires François-Rabelais, pp.I-XXIV, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets. En quête d’une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.11-26, 2012, Perspectives historiques, 978-2-86906-365-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de chant des récollets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-302, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret du Prophète. Note en marge d’une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Brzoska; Andreas Jacob; Nicole K. Strohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeers : Le Prophète. Edition – Konzeption – Rezeption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Georg Olms Verlag, pp.29-57, 2009, Musikwissenschaftliche Publikationen, 978-3-487-14320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux cérémoniaux franciscains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France du XVIIe au XIXe siècle. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.357-371, 2009, Eglise, iturgie et Société dans l'Europe moderne, 978-2-503-52950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’air du père Honoré. La circulation des cantiques de mission dans les recueils capucins du XVIIIe siècle : Premières approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Dominique Leclerc; Alain Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons de colportage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp.191-206, 2002, 2-904835-87-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stencilled Musik Books in France : techniques, inventories, ateliers, 1669–1841 , Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typography papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et Amable Tastu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique selon Henri Irénée Marrou-Davenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alle Möglichkeiten stehen offen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Thein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[T]akte. Das Bärenreiter-Magazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ida Biggi (dir.), Giacomo Puccini, Manon Lescaut. Disposizione scenica di Giulio Ricordi, (Turin : EDT, 2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-images-instruments. Revue Française d'Organologie et d'Iconographie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ansiens memoires de l’Abbaie de Longchamp : A Seventeenth-century Nuns’ Chronicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean L. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.143-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et la société Ignace Pleyel & Cie (1859-1868)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse de Saint-Saëns d’après un carnet inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty : un carnet de leçons inédit (17 avril – 14 juin 1843)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baisier (éd.), Divine Interiors. Experience Churches in the Age of Rubens (Anvers : Musée Mayer van den Bergh, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, Albert 1er et Élisabeth de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahiers Saint-Saëns, 1, pp.21-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries (dir.), Cornua de Pompéi. Trompettes romaines de la gladiature (Rennes : Presses universitaires de Rennes, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun’s Gamme et Méthode pour les Trombonnes : some new evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Brass Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bugini, La Musica di fra Giovanni da Verona (Paris : Classiques Garnier, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.519-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fonds musical inédit retrouvé à la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique du Canton de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.441-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cano Rivero (dir.), Francisco de Zurbarán (1598-1664). [Catalogue de l’exposition présenté à Bruxelles, Palais des Beaux-Arts (29 janvier - 25 mai 2014)] (Bruxelles : Fonds Mercator, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.545-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor I. Stoichita, L’œil Mystique. Peindre l’extase dans l’Espagne du Siècle d’Or (Paris : Éditions du Félin, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.294-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La regle et la vie des sereurs meneurs encloses. Une traduction en langue romane de la règle d’Isabelle de France (ca. 1315-1325)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.5-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilica Papale e Sacro Convento di San Francesco. Gli antichi strumenti della Capella musicale. Saggi e catalogo (Assisi, Casa Editrice Francescana, 2013 ; Quaderni del Museo del Tesoro, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.663-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alessandra Bilotta et Marie-Pierre Chaumet-Sarkissian (dir.), Le Parement d’autel des Cordeliers de Toulouse. Anatomie d’un chef-d’œuvre du XIVe siècle. [Ouvrage réalisé à l’occasion de l’exposition organisée au musée Paul-Dupuy du 16 mars au 18 juin 2012] (Paris : Somogy éditions d’art, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Concetta Augruso, Sacre Stimmate di san Francesco a Roma. L’Arciconfraternità e la chiesa nella prima metà del Settecento (Roma, Istituto Storico dei Cappuccini, 2011 ; Iconographia franciscana, 21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.369-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Bernardoni, Verso Bohème. Gli abbozzi del libretto negli archivi di Giuseppe Giacosa e Luigi Illica (Firenze : Olschki, 2008 ; Centro studi Giacomo Puccini. Testi e documenti, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres. Un entretien télévisé avec H. I. Marrou (1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et liturgie aux Cordelières de Saint-Marcel. À propos de quatre processionnaux manuscrits (15e-17e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosè in Egitto. Moïse et Pharaon, a cura di Emilio Sala (Pesaro : Fondazione Rossini, 2008 ; I Libretti di Rossini, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arthur Smith, Music in Ancient Judaism and Early Christianity (Burlington : Ashgate, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.475-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien. Un topos iconographique et musical chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.29-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou (1904-1977). Essai de bibliographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.453-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le Chant des muses chrétiennes. Cantiques spirituels et dévotion en France (1685‑1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 228 (1), pp.136-139. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Flora, The Devout Belief of the Imagination. The Paris &amp;quot;Meditationes vitae Christi&amp;quot; and the Female Franciscan Spirituality in Trecento Italy (Thurnout : Brepols, 2009 ; Disciplina Monastica, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbi e il suo tempo. Atti del Convegno Internazionale di Studi. Feltre, 4 giugnio 2005, a cura di Alberto Da Ros e Stefano Lorenzetti (Lucca : Libreria Musicale Italiana, 2011 ; Biblioteca Musicale Lim. Saggi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.605-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gounod, Requiem in C opus posthume pour solistes (SATB), chœur (SATB) et orchestre symphonique. Édité par Barbara Grossmann. (Leinfelden-Echterdingen : Carus-Verlag, [2011])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (2), pp.499-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre bon père sainct Franchois soies nous secourables. À propos du manuscrit Weckerlin A 23 de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.67-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Marrou (Davenson) et Charles Kœchlin. À propos d’une correspondance musicale inédite (1931-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beghinae in cantu instructae. Musical Patrimony from Flemish Beguinages (Middle Ages – Late 18th C). Pieter Mannaerts (ed.) (Turnhout : Brepols, 2009 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celesti Sirene. Musica e monachesimo dal Medioevo all’Ottocento. Atti del Seminario Internazionale, San Severo di Puglia (7-9 Mazo 2008). A cura di Annamaria Bonsante e Roberto Matteo Pasquandrea (Foggia : Paolo Grenzi Editore, 2010 ; Pubblicazione dell’Archivio Storico Diocesano di San Severo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le chant des muses chrétiennes. Cantique spirituel et dévotion en France (1685-1715) (Paris : Société française de musicologie, 2008 ; Publications de la Société française de musicologie, 3e série, t. X)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103, pp.304-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de chœur de la cathédrale Saint-Lambert de Liège. 1645. Édité par Vincent Besson, Eugeen Schreurs et Philippe Vendrix (Turnhout : Brepols Publishers, 2005 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (1), pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolzoni, La rete delle immagine. Predicazione in volgare dalle origini a Benardino da Siena (Torino : Einaudi, 2009 ; Piccola Biblioteca Einaudi, 473).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel / Dinorah (1859) de Giacomo Meyerbeer. Prolégomènes à une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.365-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriello Puliti, Opera omnia (Ljubljana : Muzikološki inštitut, 2001-2008 ; Monumenta Artis Musicae Sloveniae). 7 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de l’enluminure. Vie et miracles de saint François d’Assise : une importante acquisition de la Bnf, n°27 (décembre 2008-janvier 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wuidar, Musique et astrologie après le Concile de Trente (Bruxelles/Rome : Institut Historique Belge de Rome, 2008 ; Études d’Histoire de l’Art, 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements franciscains et la chanson religieuse (XIIIe–XVIe siècles). Prospectives bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Picerli, Specchio primo di Musica (1630). Specchio secondo di Musica (1631), Ottavio Beretta (édit.) (Lucca : Libreria Musicale Italiana, 2008 ; Musurgiana, 8/9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo, L’espace rituel et le sacré dans le christianisme. La liturgie de l’autel portatif dans l’Antiquité et au Moyen Age (Thurnout : Brepols, 2008 ; Culture et société médiévales, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. A Guide to Research, Robert Ignatius Letellier et Marco Clemente Pellegrini (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ignatius Letellier, An Introduction to the Dramatic Works of Giacomo Meyerbeer : Operas, Ballets, Cantatas, Plays (Aldershot : Ashgate Publishing, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.602-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en valeur d’un fonds liturgique franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.215-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. The non-operatic Texts, Robert Ignatius Letellier et Richard Arsenty (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans étenduë de Voix, sans tons, & sans Chant. Les réguliers et le rejet du plain chant : l’exemple capucin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, V (2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et identités franciscaines en France (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.59-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie, rhétorique et musique : les Litanies de la Vierge [H. 86] de Marc-Antoine Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert, Jean-François-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiry; Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schindlöcker, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wattier, Pierre-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladin, Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermel, François-Joseph-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossart, Jacques-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyola, Ignatius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bèze, Théodore de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baïf, Jean-Antoine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orden, Religiöse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.258-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marot, Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diruta [Mancini], Girolamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie de musique et de Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néri, Filippo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banchieri, Adriano [Tomaso]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantique spirituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin [Cauvin], Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desportes, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philips, Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratio studiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courville [Courvile], Joachim Thibault de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katholische Erneuerungsbewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.653-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuitenschulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porta, Constanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.342-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oratorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.256-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaitty, Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1121-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CollabScore Dataset -Towards Robust and Generalized OMR Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-inventaire des archives musicales de la collégiale Saint-Vincent de Soignies conservées aux Archives de l'Etat à Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et indexation des marques de facteurs d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des archives musicales d'Henri Irénée Marrou (1904-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits musicaux conservés à la collégiale Saint-Vincent et au Musée du Chapitre de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits et imprimés musicaux du monastère des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogo degli manoscritti musicali conservati presso l'Archivio storico della Provincia di Cristo Re dei Frati minori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sainte Cécile de Michel Coxcie et Pierre Paul Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipingere il suono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparat critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clarisses anglaises d’Aire-sur-la-Lys (1629-1701)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire avec basse obligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ténèbres &amp; abysses. Leçons pour la Semaine Saint. Lalande. Fiocco. Pollio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel (ca 1630-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Vêpres pour saint François d’Assise, Rome 1665</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du quatuor à cordes selon Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuor à cordes no 1 op. 112 en mi mineur (1899). Quatuor à cordes no 2 op. 153 en sol majeur (1918)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921). Œuvres pour violon et piano - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Music for Violin and Piano - 3. Transcriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit baroque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Musiques capitulaires du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Mort&amp;quot; d'André Campra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796) : de l'archive au concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et l’École belge de violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Michel (1679-1736) et Pierre-Louis Pollio (1724-1796) : musiques capitulaires du XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux &amp;quot;Concertos brandebourgeois&amp;quot; de J.-S. Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prophète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque musicale de l'ancien chapitre Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Dinorah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Offices notés franciscains publiés en 1773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de donnée "Sequentia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking and Combining Digital Music Sources in Digital Archives: The CollabScore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML 2026 - International Association of Music Libraries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jun 2026, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore versus PhotoScore: une comparaison à partir d‘une perspective d‘utilisateurs musicologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CollabScore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Nov 2025, Abbaye de Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer les esquisses et brouillons dans une perspective téléologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bärenreiter et l’édition de la musique française : histoire, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, May 2024, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue thématique des œuvres de Camille Saint-Saëns – un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Catalogue thématique d’auteur : méthodes et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, Jan 2023, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Académies de musique dans les provinces du Nord de la France : la Chapelle-Académie du Magistrat de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies de musique du Nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Herzt, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Violinkonzerte von Camille Saint-Saëns : die Herausforderung einer kritischen Neuausgabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur, l’interprète et l’éditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Oct 2020, Paris, France. pp.200-206, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns Studien und Brief-Editionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du papier réglé pour la musique à Paris au XIXe siècle : la société papetière Lard-Esnault-Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papier à musique, papier sonore. Caractéristiques et usages du papier pour produire le son et écrire la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Textes et Manuscrits Modernes; Association Française pour l’Histoire et l’Étude du Papier et des Papeteries, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle édition de Thaïs de Jules Massenet et Louis Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Massenet : actualités musicologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Branger, Jan 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brouillon de Thaïs de Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique musicale : recherches, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalba Agresta, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Galpin Society, Jun 2022, Edimburgh (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galpin society biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galpin Society, Jun 2022, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philologie des Instrumentalwerks von Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921) - Vergangenheit und Zukunft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musik und Musikwissenschaft (TU Dortmund / Fakultät 16), Apr 2022, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Breath of Modernity ! Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musical Instrument Society, Jun 2022, Calgary, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la copie dans une maîtrise capitulaire : l’exemple de la collégiale Saint-Vincent de Soignies au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers ateliers français de copistes en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de versailles; Institut de recherche en musicologie, Apr 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et le concours de composition de l’Académie royale de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la découverte de Camille Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri Vanhulst, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique d’Église en France au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'IReMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Church Music in Francophone space during the 18th Century : The Musical Archives of the church of Saint-Vincent of Soignies (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Doctrine de l'ange musicien. Musique et mystique dans la tradition iconographique franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seghers à l'honneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du pichet historié d'Aire-sur-la-Lys dans l'iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aire-sur-la-Lys : Musique en chapitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aire-sur-la-Lys, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euterpe. Base de données en iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets de &amp;quot;corporation&amp;quot; à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre extase et inspiration : le vin et la musique. IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique dans les milieux conventuels et monastiques de l'espace francophone : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Music in France during the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a Church musician between France and Southern Netherlands : the training of the choirboys in the collegiate church Saint-Vincent de Soignies (1680-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial International Conference on Baroque Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cremona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des livres de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier du maître de musique d'église (XVIe - début XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology applied to research and to the Iconography Databases : Euterpe and Musiconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du Calvaire : identité et évolution d'une tradition chorale (1617-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une réforme monastique au coeur de la modernité : les Bénédictines de Notre-Dame du Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effectifs musicaux à Soignies et dans les collégiales du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques "Les instruments de musique à Soignies et dans les collégiales du Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques polyphoniques improvisées à la collégiale Saint-Vincent de Soignies : le témoignage de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Le Maître de musique en son atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Guilloux; Céline Drèze, May 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’Italie. L’Italie rêvée des artistes français entre XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chocolat chez Crozat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Jan 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila&amp;quot; de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la représentation de "Samson et Dalila" de C. Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Opéra de Paris, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de l'Inventaire des Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de l'Etat à Mons, Nov 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melos amoris. L’expérience spirituelle de la musique dans la tradition picturale franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-François d’Assise - L’homme intemporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Culture et Dialogue, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society Salon : Madeleine Lemaire’s Tuesdays (1880-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIdIM 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIdIM, Sep 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Etat de la recherche en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singularité du contexte français pour la musique ? Les provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 1600. Mutations musicales entre Renaissance et Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02666998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et réseaux musicaux dans le Hainaut. Les exemples de Mons et de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France (année 1760-1830). Espaces musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture musicale dans les établissements religieux clos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail "Renaissances musicales en Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical des clarisses d'Alspach. État de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole franciscaine de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Hainaut, terre musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du Festival Embaroquement Immédiat de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Balland-Chatignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès biennal de la Société française de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur, l'interprète et l'éditeur : éditer les oeuvres instrumentales de C. Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainaut, terre musicale (XVIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Medieval-Renaissance Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Guilloux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Centre national de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8157-5049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109223225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande symphonie triomphale - Symphonie n° 1 en mi bémol majeur op. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. Bärenreiter, pp.167, 2024, BA 11750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Berton-Blivet; Fabien Guilloux; Thomas Lecomte. Éditions Nicolas Sceaux, pp.292, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Biteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le musée des instruments à vent, pp.275, 2022, 9-782957-352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Œuvres pour violon (1). Sonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (4), 2021, Oeuvres instrumentales complètes de Camille Saint-Saëns, Michael Stegemann, 979-0-006-54154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Musée des instruments à vent, pp.296, 2021, Emanuele Marconi, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Samson et Dalila. Opéra en 3 actes. Livret de Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Jacob; Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Opéra Français, Paul Prévost, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuors et quintette à cordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (1), 2017, Oeuvres instrumentales complètes, Michael Stegemann, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives générales du Royaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132, pp.284, 2016, Archives de l'Etat à Mons. Inventaires, 978-90-5746-854-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-83-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto storico dei cappuccini, 20, pp.165, 2010, Iconographia franciscana, 978-88-88001-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate Dominum omnes gentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate pueri Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Dixit Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-112-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Confitebor tibi, Domine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-113-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Domine ad adjuvandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-111-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Beatus vir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-114-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer et Eugène Scribe. Le Prophète. Livret. Étude – Sources – Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, pp.295, 2007, 978-3-938809-02-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CollabScore Dataset -Towards Robust and Generalized OMR Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Thessalokini, Greece. 2026, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, Brepols, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France. Brepols, 2019, Epitome musical, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou-Davenson et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série (2), 2023, Cahiers Marrou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou et la culture franciscaine de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 (2), 2013, Etudes franciscaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carrefour de la musique sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Tournai&amp;quot;, un monument de la polyphonie liturgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esquisses et brouillons de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delécluse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisses musicales. Enjeux et approches du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-210, 2023, Musique : Sources – Recherche – Interprétation, 978-2-503-60114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique – Images – Instruments 19: Le vin et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CNRS-Editions, pp.96-119, 2023, 978-2-271-14987-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het archaïsme aan de moderniteit haar adelbrieven laten verlenen.&amp;quot; Henry VIII van Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.69-76, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire octroyer par l’archaïsme ses lettres de noblesse à la modernité.&amp;quot; Henry VIII de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.77-84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art nouveau du drame musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlet. Ambroise Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra national de Paris, pp.44-51, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila : capolavoro operistico di Camille Saint-Saëns e Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samson et Dalila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teatro di San Carlo; Napoli, pp.8-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs et des musiciens : un dialogue fécond (1850-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey. Regards sur la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.136-157, 2022, 9782957352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.30-49, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant des Bénédictines de Notre-Dame-du-Calvaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bénédictines de Notre-Dame-du-Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, pp. 195-227, 2021, Re novamini. Les Bénédictines de Notre-Dame du Calvaire (XVIIe-XXIe siècles), 9782842878320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns pour instruments, ensembles et orchestres à vent (1853-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.270-272, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.134-145, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Septuor op. 65 et la Société musicale La Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.184-191, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ d'expérimentation : la musique religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.112-119, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Camille Saint-Saëns.] De l'enfant prodige à l'artiste accompli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Gabrielle Soret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, un esprit libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-45, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sonates pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.200-207, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance op. 37 et l'Odelette op. 162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.162-169, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.172-183, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.260-267, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cor est un instrument merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.120-131, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et les orchestres d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.210-225, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tarentelle pour flûte et clarinette op. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.154-161, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.16-17, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de nouvelles sonorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.92-103, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taffanel et la Société de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.192-199, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestrateurs de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.242-251, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns arrangées pour instruments à vent (1877-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.273-275, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et ses orchestrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.234-241, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait musical de la ville de Lille en 1729.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Balmer; Alban Framboisier; Fabien Guilloux; Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments. Mélanges en l’honneur de Florence Gétreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-286, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’inaudible : les anges musiciens de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-242, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine de l'ange musicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Wuidar; René Wetzel; Katharina Wimmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mystique, langage, musique : dire l'indicible au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reichert Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-149, 2019, Scrinium Friburgense, 9783954903498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtres du grand opéra : Auber, Meyerbeer, Halévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Feist; Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand opéra, 1828-1867. Le spectacle de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.24-31, 2019, 9782711874057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, un nouvel art au service du drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. Les Huguenots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra national de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2018, Programmes. Saison 2018-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes d'archives lyonnaises. Les Pénitents blancs du Confalon et le Recueil des Psalmes (1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Renaissance Music and Beyond: Studies in Memory of Frank Dobbins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-385, 2018, Epitome musical, 978-2-503-57960-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Samson et Dalila, opéra en trois actes. Livret français de Ferdinand Lemaire. Traduction allemande de Richard Pohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Bärenreiter, pp.XXI-XXVII, 2018, L'Opéra français, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour musical de l'Europe. Le fonds musical des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro; Gisèle Clément; Fañch Thoraval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation de la musique et des musiciens d'église. France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.167-200, 2017, 978-2-406-05628-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pseaumes des Vespres solemnelles (1692). Un recueil polyphonique inédit de Guillaume-Gabriel Nivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume-Gabriel nivers (ca. 1632-1714), musicien de la Réforme catholique sous le règne de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Quatuors et quintette à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XIII-CV, 2017, Oeuvres instrumentales complètes, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvents et monastères du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant, la règle et la clôture. Définir l’ethos du chant monastique à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch; Caroline Giron-Panel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques musicales féminines. Discours, normes, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.139-159, 2016, Symétrie Recherche, 978-2-36485-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire et pratiques musicales des sodalités mariales : premiers éléments d’enquête autour d’exemples parisien et anversois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique d’Église et ses cadres de création dans la France d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Leo S. Olschki pp.85-116, 2014, Biblioteca della rivista di Storia e letteratura religiosa. Studi, 978-88-222-6310-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets. En quête d’une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.11-26, 2012, Perspectives historiques, 978-2-86906-365-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de chant des récollets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-302, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais; Presses universitaires François-Rabelais, pp.I-XXIV, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret du Prophète. Note en marge d’une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Brzoska; Andreas Jacob; Nicole K. Strohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeers : Le Prophète. Edition – Konzeption – Rezeption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Georg Olms Verlag, pp.29-57, 2009, Musikwissenschaftliche Publikationen, 978-3-487-14320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux cérémoniaux franciscains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France du XVIIe au XIXe siècle. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.357-371, 2009, Eglise, iturgie et Société dans l'Europe moderne, 978-2-503-52950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’air du père Honoré. La circulation des cantiques de mission dans les recueils capucins du XVIIIe siècle : Premières approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Dominique Leclerc; Alain Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons de colportage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp.191-206, 2002, 2-904835-87-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stencilled Musik Books in France : techniques, inventories, ateliers, 1669–1841 , Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typography papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique selon Henri Irénée Marrou-Davenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et Amable Tastu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alle Möglichkeiten stehen offen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Thein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[T]akte. Das Bärenreiter-Magazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ida Biggi (dir.), Giacomo Puccini, Manon Lescaut. Disposizione scenica di Giulio Ricordi, (Turin : EDT, 2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-images-instruments. Revue Française d'Organologie et d'Iconographie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ansiens memoires de l’Abbaie de Longchamp : A Seventeenth-century Nuns’ Chronicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean L. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.143-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse de Saint-Saëns d’après un carnet inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et la société Ignace Pleyel & Cie (1859-1868)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baisier (éd.), Divine Interiors. Experience Churches in the Age of Rubens (Anvers : Musée Mayer van den Bergh, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty : un carnet de leçons inédit (17 avril – 14 juin 1843)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, Albert 1er et Élisabeth de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahiers Saint-Saëns, 1, pp.21-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries (dir.), Cornua de Pompéi. Trompettes romaines de la gladiature (Rennes : Presses universitaires de Rennes, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun’s Gamme et Méthode pour les Trombonnes : some new evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Brass Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fonds musical inédit retrouvé à la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique du Canton de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bugini, La Musica di fra Giovanni da Verona (Paris : Classiques Garnier, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.519-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cano Rivero (dir.), Francisco de Zurbarán (1598-1664). [Catalogue de l’exposition présenté à Bruxelles, Palais des Beaux-Arts (29 janvier - 25 mai 2014)] (Bruxelles : Fonds Mercator, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.545-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.441-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alessandra Bilotta et Marie-Pierre Chaumet-Sarkissian (dir.), Le Parement d’autel des Cordeliers de Toulouse. Anatomie d’un chef-d’œuvre du XIVe siècle. [Ouvrage réalisé à l’occasion de l’exposition organisée au musée Paul-Dupuy du 16 mars au 18 juin 2012] (Paris : Somogy éditions d’art, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilica Papale e Sacro Convento di San Francesco. Gli antichi strumenti della Capella musicale. Saggi e catalogo (Assisi, Casa Editrice Francescana, 2013 ; Quaderni del Museo del Tesoro, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.663-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La regle et la vie des sereurs meneurs encloses. Une traduction en langue romane de la règle d’Isabelle de France (ca. 1315-1325)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.5-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.294-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor I. Stoichita, L’œil Mystique. Peindre l’extase dans l’Espagne du Siècle d’Or (Paris : Éditions du Félin, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres. Un entretien télévisé avec H. I. Marrou (1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et liturgie aux Cordelières de Saint-Marcel. À propos de quatre processionnaux manuscrits (15e-17e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien. Un topos iconographique et musical chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.29-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arthur Smith, Music in Ancient Judaism and Early Christianity (Burlington : Ashgate, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.475-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosè in Egitto. Moïse et Pharaon, a cura di Emilio Sala (Pesaro : Fondazione Rossini, 2008 ; I Libretti di Rossini, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou (1904-1977). Essai de bibliographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.453-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Bernardoni, Verso Bohème. Gli abbozzi del libretto negli archivi di Giuseppe Giacosa e Luigi Illica (Firenze : Olschki, 2008 ; Centro studi Giacomo Puccini. Testi e documenti, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Concetta Augruso, Sacre Stimmate di san Francesco a Roma. L’Arciconfraternità e la chiesa nella prima metà del Settecento (Roma, Istituto Storico dei Cappuccini, 2011 ; Iconographia franciscana, 21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.369-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le Chant des muses chrétiennes. Cantiques spirituels et dévotion en France (1685‑1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 228 (1), pp.136-139. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Flora, The Devout Belief of the Imagination. The Paris &amp;quot;Meditationes vitae Christi&amp;quot; and the Female Franciscan Spirituality in Trecento Italy (Thurnout : Brepols, 2009 ; Disciplina Monastica, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbi e il suo tempo. Atti del Convegno Internazionale di Studi. Feltre, 4 giugnio 2005, a cura di Alberto Da Ros e Stefano Lorenzetti (Lucca : Libreria Musicale Italiana, 2011 ; Biblioteca Musicale Lim. Saggi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.605-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gounod, Requiem in C opus posthume pour solistes (SATB), chœur (SATB) et orchestre symphonique. Édité par Barbara Grossmann. (Leinfelden-Echterdingen : Carus-Verlag, [2011])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (2), pp.499-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre bon père sainct Franchois soies nous secourables. À propos du manuscrit Weckerlin A 23 de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.67-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Marrou (Davenson) et Charles Kœchlin. À propos d’une correspondance musicale inédite (1931-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolzoni, La rete delle immagine. Predicazione in volgare dalle origini a Benardino da Siena (Torino : Einaudi, 2009 ; Piccola Biblioteca Einaudi, 473).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel / Dinorah (1859) de Giacomo Meyerbeer. Prolégomènes à une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.365-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le chant des muses chrétiennes. Cantique spirituel et dévotion en France (1685-1715) (Paris : Société française de musicologie, 2008 ; Publications de la Société française de musicologie, 3e série, t. X)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103, pp.304-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de chœur de la cathédrale Saint-Lambert de Liège. 1645. Édité par Vincent Besson, Eugeen Schreurs et Philippe Vendrix (Turnhout : Brepols Publishers, 2005 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (1), pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celesti Sirene. Musica e monachesimo dal Medioevo all’Ottocento. Atti del Seminario Internazionale, San Severo di Puglia (7-9 Mazo 2008). A cura di Annamaria Bonsante e Roberto Matteo Pasquandrea (Foggia : Paolo Grenzi Editore, 2010 ; Pubblicazione dell’Archivio Storico Diocesano di San Severo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beghinae in cantu instructae. Musical Patrimony from Flemish Beguinages (Middle Ages – Late 18th C). Pieter Mannaerts (ed.) (Turnhout : Brepols, 2009 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de l’enluminure. Vie et miracles de saint François d’Assise : une importante acquisition de la Bnf, n°27 (décembre 2008-janvier 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wuidar, Musique et astrologie après le Concile de Trente (Bruxelles/Rome : Institut Historique Belge de Rome, 2008 ; Études d’Histoire de l’Art, 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements franciscains et la chanson religieuse (XIIIe–XVIe siècles). Prospectives bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo, L’espace rituel et le sacré dans le christianisme. La liturgie de l’autel portatif dans l’Antiquité et au Moyen Age (Thurnout : Brepols, 2008 ; Culture et société médiévales, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Picerli, Specchio primo di Musica (1630). Specchio secondo di Musica (1631), Ottavio Beretta (édit.) (Lucca : Libreria Musicale Italiana, 2008 ; Musurgiana, 8/9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriello Puliti, Opera omnia (Ljubljana : Muzikološki inštitut, 2001-2008 ; Monumenta Artis Musicae Sloveniae). 7 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans étenduë de Voix, sans tons, & sans Chant. Les réguliers et le rejet du plain chant : l’exemple capucin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, V (2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. The non-operatic Texts, Robert Ignatius Letellier et Richard Arsenty (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et identités franciscaines en France (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.59-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. A Guide to Research, Robert Ignatius Letellier et Marco Clemente Pellegrini (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en valeur d’un fonds liturgique franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.215-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ignatius Letellier, An Introduction to the Dramatic Works of Giacomo Meyerbeer : Operas, Ballets, Cantatas, Plays (Aldershot : Ashgate Publishing, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.602-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie, rhétorique et musique : les Litanies de la Vierge [H. 86] de Marc-Antoine Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert, Jean-François-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiry; Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schindlöcker, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wattier, Pierre-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladin, Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermel, François-Joseph-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossart, Jacques-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baïf, Jean-Antoine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orden, Religiöse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.258-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantique spirituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin [Cauvin], Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banchieri, Adriano [Tomaso]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néri, Filippo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marot, Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diruta [Mancini], Girolamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie de musique et de Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desportes, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philips, Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratio studiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courville [Courvile], Joachim Thibault de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katholische Erneuerungsbewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.653-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuitenschulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porta, Constanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.342-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oratorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.256-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyola, Ignatius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bèze, Théodore de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaitty, Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1121-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-inventaire des archives musicales de la collégiale Saint-Vincent de Soignies conservées aux Archives de l'Etat à Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et indexation des marques de facteurs d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des archives musicales d'Henri Irénée Marrou (1904-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits musicaux conservés à la collégiale Saint-Vincent et au Musée du Chapitre de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits et imprimés musicaux du monastère des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogo degli manoscritti musicali conservati presso l'Archivio storico della Provincia di Cristo Re dei Frati minori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sainte Cécile de Michel Coxcie et Pierre Paul Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipingere il suono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparat critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clarisses anglaises d’Aire-sur-la-Lys (1629-1701)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire avec basse obligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ténèbres &amp; abysses. Leçons pour la Semaine Saint. Lalande. Fiocco. Pollio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel (ca 1630-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Vêpres pour saint François d’Assise, Rome 1665</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921). Œuvres pour violon et piano - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Music for Violin and Piano - 3. Transcriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du quatuor à cordes selon Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuor à cordes no 1 op. 112 en mi mineur (1899). Quatuor à cordes no 2 op. 153 en sol majeur (1918)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit baroque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Mort&amp;quot; d'André Campra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Michel (1679-1736) et Pierre-Louis Pollio (1724-1796) : musiques capitulaires du XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et l’École belge de violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796) : de l'archive au concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux &amp;quot;Concertos brandebourgeois&amp;quot; de J.-S. Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prophète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Musiques capitulaires du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque musicale de l'ancien chapitre Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Dinorah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Offices notés franciscains publiés en 1773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de donnée "Sequentia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking and Combining Digital Music Sources in Digital Archives: The CollabScore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML 2026 - International Association of Music Libraries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jun 2026, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore versus PhotoScore: une comparaison à partir d‘une perspective d‘utilisateurs musicologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CollabScore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Nov 2025, Abbaye de Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer les esquisses et brouillons dans une perspective téléologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bärenreiter et l’édition de la musique française : histoire, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, May 2024, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Académies de musique dans les provinces du Nord de la France : la Chapelle-Académie du Magistrat de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies de musique du Nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Herzt, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns Studien und Brief-Editionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Violinkonzerte von Camille Saint-Saëns : die Herausforderung einer kritischen Neuausgabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur, l’interprète et l’éditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Oct 2020, Paris, France. pp.200-206, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du papier réglé pour la musique à Paris au XIXe siècle : la société papetière Lard-Esnault-Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papier à musique, papier sonore. Caractéristiques et usages du papier pour produire le son et écrire la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Textes et Manuscrits Modernes; Association Française pour l’Histoire et l’Étude du Papier et des Papeteries, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle édition de Thaïs de Jules Massenet et Louis Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Massenet : actualités musicologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Branger, Jan 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brouillon de Thaïs de Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique musicale : recherches, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalba Agresta, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue thématique des œuvres de Camille Saint-Saëns – un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Catalogue thématique d’auteur : méthodes et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, Jan 2023, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galpin society biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galpin Society, Jun 2022, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Breath of Modernity ! Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musical Instrument Society, Jun 2022, Calgary, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philologie des Instrumentalwerks von Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921) - Vergangenheit und Zukunft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musik und Musikwissenschaft (TU Dortmund / Fakultät 16), Apr 2022, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Galpin Society, Jun 2022, Edimburgh (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la copie dans une maîtrise capitulaire : l’exemple de la collégiale Saint-Vincent de Soignies au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers ateliers français de copistes en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de versailles; Institut de recherche en musicologie, Apr 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et le concours de composition de l’Académie royale de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la découverte de Camille Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri Vanhulst, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique d’Église en France au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'IReMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du pichet historié d'Aire-sur-la-Lys dans l'iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aire-sur-la-Lys : Musique en chapitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aire-sur-la-Lys, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Doctrine de l'ange musicien. Musique et mystique dans la tradition iconographique franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seghers à l'honneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euterpe. Base de données en iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique dans les milieux conventuels et monastiques de l'espace francophone : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Music in France during the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets de &amp;quot;corporation&amp;quot; à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre extase et inspiration : le vin et la musique. IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a Church musician between France and Southern Netherlands : the training of the choirboys in the collegiate church Saint-Vincent de Soignies (1680-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial International Conference on Baroque Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cremona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Church Music in Francophone space during the 18th Century : The Musical Archives of the church of Saint-Vincent of Soignies (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du Calvaire : identité et évolution d'une tradition chorale (1617-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une réforme monastique au coeur de la modernité : les Bénédictines de Notre-Dame du Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effectifs musicaux à Soignies et dans les collégiales du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques "Les instruments de musique à Soignies et dans les collégiales du Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology applied to research and to the Iconography Databases : Euterpe and Musiconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des livres de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier du maître de musique d'église (XVIe - début XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques polyphoniques improvisées à la collégiale Saint-Vincent de Soignies : le témoignage de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Le Maître de musique en son atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Guilloux; Céline Drèze, May 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila&amp;quot; de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la représentation de "Samson et Dalila" de C. Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Opéra de Paris, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’Italie. L’Italie rêvée des artistes français entre XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chocolat chez Crozat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Jan 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de l'Inventaire des Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de l'Etat à Mons, Nov 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melos amoris. L’expérience spirituelle de la musique dans la tradition picturale franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-François d’Assise - L’homme intemporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Culture et Dialogue, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society Salon : Madeleine Lemaire’s Tuesdays (1880-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIdIM 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIdIM, Sep 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Etat de la recherche en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singularité du contexte français pour la musique ? Les provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 1600. Mutations musicales entre Renaissance et Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02666998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture musicale dans les établissements religieux clos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail "Renaissances musicales en Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical des clarisses d'Alspach. État de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole franciscaine de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Hainaut, terre musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et réseaux musicaux dans le Hainaut. Les exemples de Mons et de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France (année 1760-1830). Espaces musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du Festival Embaroquement Immédiat de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Balland-Chatignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès biennal de la Société française de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur, l'interprète et l'éditeur : éditer les oeuvres instrumentales de C. Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainaut, terre musicale (XVIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Medieval-Renaissance Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF4BB202"/>
+    <w:nsid w:val="594C0288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-guilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8157-5049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109223225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Sa&#235;ns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecomte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Biteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de M&#233;dicis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10304_01/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Andreas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8710_01/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10315_01/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webshop.arch.be/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brozska Matthias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasinfoniedorphee.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#232;ze C&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dr&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victoires.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/MSRI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583716-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503584560-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/buchreihen/geschichte_reihen/geschichte_scrinium_friburgense/9783954903498_mystique_langage_musique_dire_l_indicible_au_moyen_age-detail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.operadeparis.fr/fr/saison-2018-2019/742-les-huguenots-programme-2018.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579603-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/15452" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15452" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kindel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Thein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Field" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Soret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7752" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422596v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422576v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422572v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422551v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602272v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602459v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602427v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300535v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953389v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300441v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300476v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Cohen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clamagirand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hachem" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300490v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944196v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944205v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965693v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521660v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953401v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674618v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657274v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422653v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02666998v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667040v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667067v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Wymeersch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-guilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8157-5049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109223225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Sa&#235;ns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecomte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Biteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de M&#233;dicis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10304_01/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Andreas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8710_01/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10315_01/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webshop.arch.be/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brozska Matthias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasinfoniedorphee.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#232;ze C&#233;line" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dr&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victoires.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/MSRI" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583716-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503584560-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/buchreihen/geschichte_reihen/geschichte_scrinium_friburgense/9783954903498_mystique_langage_musique_dire_l_indicible_au_moyen_age-detail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.operadeparis.fr/fr/saison-2018-2019/742-les-huguenots-programme-2018.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579603-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/15452" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15452" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kindel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Thein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Field" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521377v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Soret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7752" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999865v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999869v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999874v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422569v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422565v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422554v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422577v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602427v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999840v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953391v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953389v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915697v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300441v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hachem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Cohen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clamagirand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300490v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915695v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115971v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953380v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953401v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422653v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422676v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422665v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02666998v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667067v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Wymeersch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039274v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>