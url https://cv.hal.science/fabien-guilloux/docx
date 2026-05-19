--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Guilloux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Centre national de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8157-5049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109223225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande symphonie triomphale - Symphonie n° 1 en mi bémol majeur op. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. Bärenreiter, pp.167, 2024, BA 11750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Berton-Blivet; Fabien Guilloux; Thomas Lecomte. Éditions Nicolas Sceaux, pp.292, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Biteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le musée des instruments à vent, pp.275, 2022, 9-782957-352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Œuvres pour violon (1). Sonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (4), 2021, Oeuvres instrumentales complètes de Camille Saint-Saëns, Michael Stegemann, 979-0-006-54154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Musée des instruments à vent, pp.296, 2021, Emanuele Marconi, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Samson et Dalila. Opéra en 3 actes. Livret de Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Jacob; Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Opéra Français, Paul Prévost, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuors et quintette à cordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (1), 2017, Oeuvres instrumentales complètes, Michael Stegemann, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives générales du Royaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132, pp.284, 2016, Archives de l'Etat à Mons. Inventaires, 978-90-5746-854-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-83-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto storico dei cappuccini, 20, pp.165, 2010, Iconographia franciscana, 978-88-88001-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate Dominum omnes gentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate pueri Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Dixit Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-112-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Confitebor tibi, Domine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-113-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Domine ad adjuvandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-111-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Beatus vir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-114-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer et Eugène Scribe. Le Prophète. Livret. Étude – Sources – Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, pp.295, 2007, 978-3-938809-02-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CollabScore Dataset -Towards Robust and Generalized OMR Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Thessalokini, Greece. 2026, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, Brepols, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France. Brepols, 2019, Epitome musical, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou-Davenson et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série (2), 2023, Cahiers Marrou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou et la culture franciscaine de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 (2), 2013, Etudes franciscaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carrefour de la musique sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Tournai&amp;quot;, un monument de la polyphonie liturgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esquisses et brouillons de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delécluse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisses musicales. Enjeux et approches du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-210, 2023, Musique : Sources – Recherche – Interprétation, 978-2-503-60114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique – Images – Instruments 19: Le vin et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CNRS-Editions, pp.96-119, 2023, 978-2-271-14987-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het archaïsme aan de moderniteit haar adelbrieven laten verlenen.&amp;quot; Henry VIII van Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.69-76, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire octroyer par l’archaïsme ses lettres de noblesse à la modernité.&amp;quot; Henry VIII de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.77-84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art nouveau du drame musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlet. Ambroise Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra national de Paris, pp.44-51, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila : capolavoro operistico di Camille Saint-Saëns e Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samson et Dalila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teatro di San Carlo; Napoli, pp.8-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs et des musiciens : un dialogue fécond (1850-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey. Regards sur la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.136-157, 2022, 9782957352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.30-49, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant des Bénédictines de Notre-Dame-du-Calvaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bénédictines de Notre-Dame-du-Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, pp. 195-227, 2021, Re novamini. Les Bénédictines de Notre-Dame du Calvaire (XVIIe-XXIe siècles), 9782842878320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns pour instruments, ensembles et orchestres à vent (1853-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.270-272, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.134-145, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Septuor op. 65 et la Société musicale La Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.184-191, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ d'expérimentation : la musique religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.112-119, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Camille Saint-Saëns.] De l'enfant prodige à l'artiste accompli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Gabrielle Soret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, un esprit libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-45, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sonates pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.200-207, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance op. 37 et l'Odelette op. 162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.162-169, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.172-183, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.260-267, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cor est un instrument merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.120-131, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et les orchestres d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.210-225, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tarentelle pour flûte et clarinette op. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.154-161, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.16-17, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de nouvelles sonorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.92-103, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taffanel et la Société de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.192-199, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestrateurs de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.242-251, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns arrangées pour instruments à vent (1877-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.273-275, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et ses orchestrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.234-241, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait musical de la ville de Lille en 1729.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Balmer; Alban Framboisier; Fabien Guilloux; Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments. Mélanges en l’honneur de Florence Gétreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-286, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’inaudible : les anges musiciens de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-242, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine de l'ange musicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Wuidar; René Wetzel; Katharina Wimmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mystique, langage, musique : dire l'indicible au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reichert Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-149, 2019, Scrinium Friburgense, 9783954903498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtres du grand opéra : Auber, Meyerbeer, Halévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Feist; Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand opéra, 1828-1867. Le spectacle de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.24-31, 2019, 9782711874057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, un nouvel art au service du drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. Les Huguenots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra national de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2018, Programmes. Saison 2018-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes d'archives lyonnaises. Les Pénitents blancs du Confalon et le Recueil des Psalmes (1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Renaissance Music and Beyond: Studies in Memory of Frank Dobbins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-385, 2018, Epitome musical, 978-2-503-57960-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Samson et Dalila, opéra en trois actes. Livret français de Ferdinand Lemaire. Traduction allemande de Richard Pohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Bärenreiter, pp.XXI-XXVII, 2018, L'Opéra français, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour musical de l'Europe. Le fonds musical des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro; Gisèle Clément; Fañch Thoraval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation de la musique et des musiciens d'église. France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.167-200, 2017, 978-2-406-05628-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pseaumes des Vespres solemnelles (1692). Un recueil polyphonique inédit de Guillaume-Gabriel Nivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume-Gabriel nivers (ca. 1632-1714), musicien de la Réforme catholique sous le règne de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Quatuors et quintette à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XIII-CV, 2017, Oeuvres instrumentales complètes, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvents et monastères du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant, la règle et la clôture. Définir l’ethos du chant monastique à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch; Caroline Giron-Panel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques musicales féminines. Discours, normes, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.139-159, 2016, Symétrie Recherche, 978-2-36485-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire et pratiques musicales des sodalités mariales : premiers éléments d’enquête autour d’exemples parisien et anversois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique d’Église et ses cadres de création dans la France d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Leo S. Olschki pp.85-116, 2014, Biblioteca della rivista di Storia e letteratura religiosa. Studi, 978-88-222-6310-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets. En quête d’une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.11-26, 2012, Perspectives historiques, 978-2-86906-365-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de chant des récollets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-302, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais; Presses universitaires François-Rabelais, pp.I-XXIV, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret du Prophète. Note en marge d’une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Brzoska; Andreas Jacob; Nicole K. Strohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeers : Le Prophète. Edition – Konzeption – Rezeption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Georg Olms Verlag, pp.29-57, 2009, Musikwissenschaftliche Publikationen, 978-3-487-14320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux cérémoniaux franciscains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France du XVIIe au XIXe siècle. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.357-371, 2009, Eglise, iturgie et Société dans l'Europe moderne, 978-2-503-52950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’air du père Honoré. La circulation des cantiques de mission dans les recueils capucins du XVIIIe siècle : Premières approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Dominique Leclerc; Alain Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons de colportage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp.191-206, 2002, 2-904835-87-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stencilled Musik Books in France : techniques, inventories, ateliers, 1669–1841 , Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typography papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique selon Henri Irénée Marrou-Davenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et Amable Tastu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alle Möglichkeiten stehen offen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Thein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[T]akte. Das Bärenreiter-Magazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ida Biggi (dir.), Giacomo Puccini, Manon Lescaut. Disposizione scenica di Giulio Ricordi, (Turin : EDT, 2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-images-instruments. Revue Française d'Organologie et d'Iconographie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ansiens memoires de l’Abbaie de Longchamp : A Seventeenth-century Nuns’ Chronicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean L. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.143-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse de Saint-Saëns d’après un carnet inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et la société Ignace Pleyel & Cie (1859-1868)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baisier (éd.), Divine Interiors. Experience Churches in the Age of Rubens (Anvers : Musée Mayer van den Bergh, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty : un carnet de leçons inédit (17 avril – 14 juin 1843)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, Albert 1er et Élisabeth de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahiers Saint-Saëns, 1, pp.21-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries (dir.), Cornua de Pompéi. Trompettes romaines de la gladiature (Rennes : Presses universitaires de Rennes, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun’s Gamme et Méthode pour les Trombonnes : some new evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Brass Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fonds musical inédit retrouvé à la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique du Canton de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bugini, La Musica di fra Giovanni da Verona (Paris : Classiques Garnier, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.519-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cano Rivero (dir.), Francisco de Zurbarán (1598-1664). [Catalogue de l’exposition présenté à Bruxelles, Palais des Beaux-Arts (29 janvier - 25 mai 2014)] (Bruxelles : Fonds Mercator, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.545-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.441-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alessandra Bilotta et Marie-Pierre Chaumet-Sarkissian (dir.), Le Parement d’autel des Cordeliers de Toulouse. Anatomie d’un chef-d’œuvre du XIVe siècle. [Ouvrage réalisé à l’occasion de l’exposition organisée au musée Paul-Dupuy du 16 mars au 18 juin 2012] (Paris : Somogy éditions d’art, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilica Papale e Sacro Convento di San Francesco. Gli antichi strumenti della Capella musicale. Saggi e catalogo (Assisi, Casa Editrice Francescana, 2013 ; Quaderni del Museo del Tesoro, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.663-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La regle et la vie des sereurs meneurs encloses. Une traduction en langue romane de la règle d’Isabelle de France (ca. 1315-1325)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.5-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.294-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor I. Stoichita, L’œil Mystique. Peindre l’extase dans l’Espagne du Siècle d’Or (Paris : Éditions du Félin, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres. Un entretien télévisé avec H. I. Marrou (1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et liturgie aux Cordelières de Saint-Marcel. À propos de quatre processionnaux manuscrits (15e-17e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien. Un topos iconographique et musical chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.29-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arthur Smith, Music in Ancient Judaism and Early Christianity (Burlington : Ashgate, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.475-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosè in Egitto. Moïse et Pharaon, a cura di Emilio Sala (Pesaro : Fondazione Rossini, 2008 ; I Libretti di Rossini, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou (1904-1977). Essai de bibliographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.453-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Bernardoni, Verso Bohème. Gli abbozzi del libretto negli archivi di Giuseppe Giacosa e Luigi Illica (Firenze : Olschki, 2008 ; Centro studi Giacomo Puccini. Testi e documenti, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Concetta Augruso, Sacre Stimmate di san Francesco a Roma. L’Arciconfraternità e la chiesa nella prima metà del Settecento (Roma, Istituto Storico dei Cappuccini, 2011 ; Iconographia franciscana, 21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.369-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le Chant des muses chrétiennes. Cantiques spirituels et dévotion en France (1685‑1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 228 (1), pp.136-139. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Flora, The Devout Belief of the Imagination. The Paris &amp;quot;Meditationes vitae Christi&amp;quot; and the Female Franciscan Spirituality in Trecento Italy (Thurnout : Brepols, 2009 ; Disciplina Monastica, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbi e il suo tempo. Atti del Convegno Internazionale di Studi. Feltre, 4 giugnio 2005, a cura di Alberto Da Ros e Stefano Lorenzetti (Lucca : Libreria Musicale Italiana, 2011 ; Biblioteca Musicale Lim. Saggi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.605-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gounod, Requiem in C opus posthume pour solistes (SATB), chœur (SATB) et orchestre symphonique. Édité par Barbara Grossmann. (Leinfelden-Echterdingen : Carus-Verlag, [2011])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (2), pp.499-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre bon père sainct Franchois soies nous secourables. À propos du manuscrit Weckerlin A 23 de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.67-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Marrou (Davenson) et Charles Kœchlin. À propos d’une correspondance musicale inédite (1931-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolzoni, La rete delle immagine. Predicazione in volgare dalle origini a Benardino da Siena (Torino : Einaudi, 2009 ; Piccola Biblioteca Einaudi, 473).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel / Dinorah (1859) de Giacomo Meyerbeer. Prolégomènes à une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.365-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le chant des muses chrétiennes. Cantique spirituel et dévotion en France (1685-1715) (Paris : Société française de musicologie, 2008 ; Publications de la Société française de musicologie, 3e série, t. X)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103, pp.304-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de chœur de la cathédrale Saint-Lambert de Liège. 1645. Édité par Vincent Besson, Eugeen Schreurs et Philippe Vendrix (Turnhout : Brepols Publishers, 2005 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (1), pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celesti Sirene. Musica e monachesimo dal Medioevo all’Ottocento. Atti del Seminario Internazionale, San Severo di Puglia (7-9 Mazo 2008). A cura di Annamaria Bonsante e Roberto Matteo Pasquandrea (Foggia : Paolo Grenzi Editore, 2010 ; Pubblicazione dell’Archivio Storico Diocesano di San Severo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beghinae in cantu instructae. Musical Patrimony from Flemish Beguinages (Middle Ages – Late 18th C). Pieter Mannaerts (ed.) (Turnhout : Brepols, 2009 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de l’enluminure. Vie et miracles de saint François d’Assise : une importante acquisition de la Bnf, n°27 (décembre 2008-janvier 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wuidar, Musique et astrologie après le Concile de Trente (Bruxelles/Rome : Institut Historique Belge de Rome, 2008 ; Études d’Histoire de l’Art, 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements franciscains et la chanson religieuse (XIIIe–XVIe siècles). Prospectives bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo, L’espace rituel et le sacré dans le christianisme. La liturgie de l’autel portatif dans l’Antiquité et au Moyen Age (Thurnout : Brepols, 2008 ; Culture et société médiévales, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Picerli, Specchio primo di Musica (1630). Specchio secondo di Musica (1631), Ottavio Beretta (édit.) (Lucca : Libreria Musicale Italiana, 2008 ; Musurgiana, 8/9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriello Puliti, Opera omnia (Ljubljana : Muzikološki inštitut, 2001-2008 ; Monumenta Artis Musicae Sloveniae). 7 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans étenduë de Voix, sans tons, & sans Chant. Les réguliers et le rejet du plain chant : l’exemple capucin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, V (2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. The non-operatic Texts, Robert Ignatius Letellier et Richard Arsenty (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et identités franciscaines en France (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.59-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. A Guide to Research, Robert Ignatius Letellier et Marco Clemente Pellegrini (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en valeur d’un fonds liturgique franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.215-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ignatius Letellier, An Introduction to the Dramatic Works of Giacomo Meyerbeer : Operas, Ballets, Cantatas, Plays (Aldershot : Ashgate Publishing, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.602-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie, rhétorique et musique : les Litanies de la Vierge [H. 86] de Marc-Antoine Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert, Jean-François-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiry; Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schindlöcker, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wattier, Pierre-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladin, Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermel, François-Joseph-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossart, Jacques-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baïf, Jean-Antoine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orden, Religiöse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.258-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantique spirituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin [Cauvin], Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banchieri, Adriano [Tomaso]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néri, Filippo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marot, Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diruta [Mancini], Girolamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie de musique et de Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desportes, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philips, Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratio studiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courville [Courvile], Joachim Thibault de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katholische Erneuerungsbewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.653-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuitenschulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porta, Constanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.342-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oratorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.256-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyola, Ignatius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bèze, Théodore de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaitty, Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1121-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-inventaire des archives musicales de la collégiale Saint-Vincent de Soignies conservées aux Archives de l'Etat à Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et indexation des marques de facteurs d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des archives musicales d'Henri Irénée Marrou (1904-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits musicaux conservés à la collégiale Saint-Vincent et au Musée du Chapitre de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits et imprimés musicaux du monastère des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogo degli manoscritti musicali conservati presso l'Archivio storico della Provincia di Cristo Re dei Frati minori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sainte Cécile de Michel Coxcie et Pierre Paul Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipingere il suono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparat critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clarisses anglaises d’Aire-sur-la-Lys (1629-1701)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire avec basse obligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ténèbres &amp; abysses. Leçons pour la Semaine Saint. Lalande. Fiocco. Pollio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel (ca 1630-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Vêpres pour saint François d’Assise, Rome 1665</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921). Œuvres pour violon et piano - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Music for Violin and Piano - 3. Transcriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du quatuor à cordes selon Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuor à cordes no 1 op. 112 en mi mineur (1899). Quatuor à cordes no 2 op. 153 en sol majeur (1918)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit baroque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Mort&amp;quot; d'André Campra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Michel (1679-1736) et Pierre-Louis Pollio (1724-1796) : musiques capitulaires du XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et l’École belge de violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796) : de l'archive au concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux &amp;quot;Concertos brandebourgeois&amp;quot; de J.-S. Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prophète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Musiques capitulaires du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque musicale de l'ancien chapitre Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Dinorah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Offices notés franciscains publiés en 1773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de donnée "Sequentia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking and Combining Digital Music Sources in Digital Archives: The CollabScore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML 2026 - International Association of Music Libraries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jun 2026, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore versus PhotoScore: une comparaison à partir d‘une perspective d‘utilisateurs musicologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CollabScore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Nov 2025, Abbaye de Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer les esquisses et brouillons dans une perspective téléologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bärenreiter et l’édition de la musique française : histoire, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, May 2024, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Académies de musique dans les provinces du Nord de la France : la Chapelle-Académie du Magistrat de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies de musique du Nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Herzt, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns Studien und Brief-Editionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Violinkonzerte von Camille Saint-Saëns : die Herausforderung einer kritischen Neuausgabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur, l’interprète et l’éditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Oct 2020, Paris, France. pp.200-206, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du papier réglé pour la musique à Paris au XIXe siècle : la société papetière Lard-Esnault-Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papier à musique, papier sonore. Caractéristiques et usages du papier pour produire le son et écrire la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Textes et Manuscrits Modernes; Association Française pour l’Histoire et l’Étude du Papier et des Papeteries, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle édition de Thaïs de Jules Massenet et Louis Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Massenet : actualités musicologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Branger, Jan 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brouillon de Thaïs de Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique musicale : recherches, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalba Agresta, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue thématique des œuvres de Camille Saint-Saëns – un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Catalogue thématique d’auteur : méthodes et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, Jan 2023, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galpin society biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galpin Society, Jun 2022, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Breath of Modernity ! Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musical Instrument Society, Jun 2022, Calgary, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philologie des Instrumentalwerks von Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921) - Vergangenheit und Zukunft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musik und Musikwissenschaft (TU Dortmund / Fakultät 16), Apr 2022, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Galpin Society, Jun 2022, Edimburgh (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la copie dans une maîtrise capitulaire : l’exemple de la collégiale Saint-Vincent de Soignies au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers ateliers français de copistes en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de versailles; Institut de recherche en musicologie, Apr 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et le concours de composition de l’Académie royale de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la découverte de Camille Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri Vanhulst, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique d’Église en France au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'IReMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du pichet historié d'Aire-sur-la-Lys dans l'iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aire-sur-la-Lys : Musique en chapitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aire-sur-la-Lys, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Doctrine de l'ange musicien. Musique et mystique dans la tradition iconographique franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seghers à l'honneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euterpe. Base de données en iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique dans les milieux conventuels et monastiques de l'espace francophone : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Music in France during the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets de &amp;quot;corporation&amp;quot; à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre extase et inspiration : le vin et la musique. IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a Church musician between France and Southern Netherlands : the training of the choirboys in the collegiate church Saint-Vincent de Soignies (1680-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial International Conference on Baroque Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cremona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Church Music in Francophone space during the 18th Century : The Musical Archives of the church of Saint-Vincent of Soignies (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du Calvaire : identité et évolution d'une tradition chorale (1617-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une réforme monastique au coeur de la modernité : les Bénédictines de Notre-Dame du Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effectifs musicaux à Soignies et dans les collégiales du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques "Les instruments de musique à Soignies et dans les collégiales du Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology applied to research and to the Iconography Databases : Euterpe and Musiconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des livres de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier du maître de musique d'église (XVIe - début XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques polyphoniques improvisées à la collégiale Saint-Vincent de Soignies : le témoignage de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Le Maître de musique en son atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Guilloux; Céline Drèze, May 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila&amp;quot; de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la représentation de "Samson et Dalila" de C. Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Opéra de Paris, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’Italie. L’Italie rêvée des artistes français entre XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chocolat chez Crozat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Jan 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de l'Inventaire des Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de l'Etat à Mons, Nov 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melos amoris. L’expérience spirituelle de la musique dans la tradition picturale franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-François d’Assise - L’homme intemporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Culture et Dialogue, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society Salon : Madeleine Lemaire’s Tuesdays (1880-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIdIM 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIdIM, Sep 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Etat de la recherche en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singularité du contexte français pour la musique ? Les provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 1600. Mutations musicales entre Renaissance et Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02666998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture musicale dans les établissements religieux clos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail "Renaissances musicales en Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical des clarisses d'Alspach. État de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole franciscaine de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Hainaut, terre musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et réseaux musicaux dans le Hainaut. Les exemples de Mons et de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France (année 1760-1830). Espaces musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du Festival Embaroquement Immédiat de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Balland-Chatignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès biennal de la Société française de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur, l'interprète et l'éditeur : éditer les oeuvres instrumentales de C. Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainaut, terre musicale (XVIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Medieval-Renaissance Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Guilloux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Centre national de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8157-5049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109223225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande symphonie triomphale - Symphonie n° 1 en mi bémol majeur op. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. Bärenreiter, pp.167, 2024, BA 11750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Berton-Blivet; Fabien Guilloux; Thomas Lecomte. Éditions Nicolas Sceaux, pp.292, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Biteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le musée des instruments à vent, pp.275, 2022, 9-782957-352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Œuvres pour violon (1). Sonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (4), 2021, Oeuvres instrumentales complètes de Camille Saint-Saëns, Michael Stegemann, 979-0-006-54154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Musée des instruments à vent, pp.296, 2021, Emanuele Marconi, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Samson et Dalila. Opéra en 3 actes. Livret de Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Jacob; Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Opéra Français, Paul Prévost, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuors et quintette à cordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, III (1), 2017, Oeuvres instrumentales complètes, Michael Stegemann, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives générales du Royaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132, pp.284, 2016, Archives de l'Etat à Mons. Inventaires, 978-90-5746-854-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète. Opéra en cinq actes. Paroles d'Eugène Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brozska Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Andreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, I (14), 2011, Giacomo Meyerbeer Werkausgabe, 978-3-938809-83-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto storico dei cappuccini, 20, pp.165, 2010, Iconographia franciscana, 978-88-88001-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate pueri Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Dixit Dominus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-112-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Confitebor tibi, Domine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-113-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Domine ad adjuvandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-111-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Laudate Dominum omnes gentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Beatus vir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-114-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sinfonie d'Orphée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Patrimoine musical du Hainaut, Fabien Guilloux, M-56018-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer et Eugène Scribe. Le Prophète. Livret. Étude – Sources – Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ricordi &amp; Co, pp.295, 2007, 978-3-938809-02-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, Brepols, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France. Brepols, 2019, Epitome musical, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou-Davenson et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série (2), 2023, Cahiers Marrou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou et la culture franciscaine de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 (2), 2013, Etudes franciscaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaillard, collaborateur de Camille Saint-Saëns. À propos d’Odelette op. 162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Oehl; Burkhard Sauerwald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschen und Lehren in der Historischen Musikwissenschaft Begegnung mit M. Stegemann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lit Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-249, 2026, Dortmunder Schriften zur Musikpädagogik und Musikwissenschaft, 978-3-643-15817-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05609847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carrefour de la musique sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Tournai&amp;quot;, un monument de la polyphonie liturgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Mariage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Place des Victoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2025, La grâce d'une cathédrale, 978-2-8099-1019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esquisses et brouillons de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delécluse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisses musicales. Enjeux et approches du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-210, 2023, Musique : Sources – Recherche – Interprétation, 978-2-503-60114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique – Images – Instruments 19: Le vin et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CNRS-Editions, pp.96-119, 2023, 978-2-271-14987-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het archaïsme aan de moderniteit haar adelbrieven laten verlenen.&amp;quot; Henry VIII van Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.69-76, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire octroyer par l’archaïsme ses lettres de noblesse à la modernité.&amp;quot; Henry VIII de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Herbecq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Monnaie, pp.77-84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art nouveau du drame musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlet. Ambroise Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra national de Paris, pp.44-51, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila : capolavoro operistico di Camille Saint-Saëns e Ferdinand Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samson et Dalila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teatro di San Carlo; Napoli, pp.8-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs et des musiciens : un dialogue fécond (1850-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couture-Boussey. Regards sur la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.136-157, 2022, 9782957352920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.172-183, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.30-49, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Camille Saint-Saëns.] De l'enfant prodige à l'artiste accompli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Gabrielle Soret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, un esprit libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.26-45, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sonates pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.200-207, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance op. 37 et l'Odelette op. 162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.162-169, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant des Bénédictines de Notre-Dame-du-Calvaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bénédictines de Notre-Dame-du-Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, pp. 195-227, 2021, Re novamini. Les Bénédictines de Notre-Dame du Calvaire (XVIIe-XXIe siècles), 9782842878320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns pour instruments, ensembles et orchestres à vent (1853-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.270-272, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.134-145, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Septuor op. 65 et la Société musicale La Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.184-191, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ d'expérimentation : la musique religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.112-119, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.260-267, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cor est un instrument merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.120-131, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et les orchestres d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.210-225, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tarentelle pour flûte et clarinette op. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.154-161, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.16-17, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de nouvelles sonorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.92-103, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taffanel et la Société de musique de chambre pour instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.192-199, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestrateurs de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.242-251, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres de Camille Saint-Saëns arrangées pour instruments à vent (1877-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.273-275, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns et ses orchestrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Guilloux; Emanuele Marconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un souffle de modernité ! Camille Saint-Saëns et les instruments à vent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Musée des instruments à vent, pp.234-241, 2021, 978-2-9573-5291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait musical de la ville de Lille en 1729.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Balmer; Alban Framboisier; Fabien Guilloux; Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Images. Instruments. Mélanges en l’honneur de Florence Gétreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-286, 2020, Music and Visual Cultures, 978-2-503-58371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’inaudible : les anges musiciens de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Drèze; Fabien Guilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-242, 2019, 978-2-503-58456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine de l'ange musicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Wuidar; René Wetzel; Katharina Wimmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mystique, langage, musique : dire l'indicible au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reichert Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-149, 2019, Scrinium Friburgense, 9783954903498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtres du grand opéra : Auber, Meyerbeer, Halévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Feist; Marion Mirande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand opéra, 1828-1867. Le spectacle de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.24-31, 2019, 9782711874057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, un nouvel art au service du drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. Les Huguenots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra national de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2018, Programmes. Saison 2018-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes d'archives lyonnaises. Les Pénitents blancs du Confalon et le Recueil des Psalmes (1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Renaissance Music and Beyond: Studies in Memory of Frank Dobbins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-385, 2018, Epitome musical, 978-2-503-57960-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Samson et Dalila, opéra en trois actes. Livret français de Ferdinand Lemaire. Traduction allemande de Richard Pohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Bärenreiter, pp.XXI-XXVII, 2018, L'Opéra français, 979-0-006-53788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour musical de l'Europe. Le fonds musical des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro; Gisèle Clément; Fañch Thoraval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation de la musique et des musiciens d'église. France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.167-200, 2017, 978-2-406-05628-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns. Quatuors et quintette à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XIII-CV, 2017, Oeuvres instrumentales complètes, 979-0-006-56343-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pseaumes des Vespres solemnelles (1692). Un recueil polyphonique inédit de Guillaume-Gabriel Nivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume-Gabriel nivers (ca. 1632-1714), musicien de la Réforme catholique sous le règne de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvents et monastères du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Alexis Colin; Camilla Cavicchi; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hainaut et la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01601837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant, la règle et la clôture. Définir l’ethos du chant monastique à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch; Caroline Giron-Panel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques musicales féminines. Discours, normes, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.139-159, 2016, Symétrie Recherche, 978-2-36485-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire et pratiques musicales des sodalités mariales : premiers éléments d’enquête autour d’exemples parisien et anversois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique d’Église et ses cadres de création dans la France d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Leo S. Olschki pp.85-116, 2014, Biblioteca della rivista di Storia e letteratura religiosa. Studi, 978-88-222-6310-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets. En quête d’une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.11-26, 2012, Perspectives historiques, 978-2-86906-365-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de chant des récollets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-302, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Galland; Fabien Guilloux; Pierre Moracchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récollets (1612-2012). Enquête autour d'une identité franciscaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais; Presses universitaires François-Rabelais, pp.I-XXIV, 2012, Perspectives historiques, 978-2-86906-365-5. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret du Prophète. Note en marge d’une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Brzoska; Andreas Jacob; Nicole K. Strohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeers : Le Prophète. Edition – Konzeption – Rezeption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Georg Olms Verlag, pp.29-57, 2009, Musikwissenschaftliche Publikationen, 978-3-487-14320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux cérémoniaux franciscains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaux; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France du XVIIe au XIXe siècle. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.357-371, 2009, Eglise, iturgie et Société dans l'Europe moderne, 978-2-503-52950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’air du père Honoré. La circulation des cantiques de mission dans les recueils capucins du XVIIIe siècle : Premières approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Dominique Leclerc; Alain Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons de colportage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp.191-206, 2002, 2-904835-87-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stencilled Musik Books in France : techniques, inventories, ateliers, 1669–1841 , Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typography papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et Amable Tastu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique selon Henri Irénée Marrou-Davenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alle Möglichkeiten stehen offen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Thein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[T]akte. Das Bärenreiter-Magazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ansiens memoires de l’Abbaie de Longchamp : A Seventeenth-century Nuns’ Chronicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean L. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moracchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.143-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ida Biggi (dir.), Giacomo Puccini, Manon Lescaut. Disposizione scenica di Giulio Ricordi, (Turin : EDT, 2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-images-instruments. Revue Française d'Organologie et d'Iconographie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse de Saint-Saëns d’après un carnet inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et la société Ignace Pleyel & Cie (1859-1868)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty : un carnet de leçons inédit (17 avril – 14 juin 1843)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baisier (éd.), Divine Interiors. Experience Churches in the Age of Rubens (Anvers : Musée Mayer van den Bergh, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns élève de Camille Stamaty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Soret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns, Albert 1er et Élisabeth de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahiers Saint-Saëns, 1, pp.21-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries (dir.), Cornua de Pompéi. Trompettes romaines de la gladiature (Rennes : Presses universitaires de Rennes, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun’s Gamme et Méthode pour les Trombonnes : some new evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Brass Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fonds musical inédit retrouvé à la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique du Canton de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bugini, La Musica di fra Giovanni da Verona (Paris : Classiques Garnier, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.519-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.441-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cano Rivero (dir.), Francisco de Zurbarán (1598-1664). [Catalogue de l’exposition présenté à Bruxelles, Palais des Beaux-Arts (29 janvier - 25 mai 2014)] (Bruxelles : Fonds Mercator, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.545-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La regle et la vie des sereurs meneurs encloses. Une traduction en langue romane de la règle d’Isabelle de France (ca. 1315-1325)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.5-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dell’Antonio, Listening as Spiritual Practice in Early Modern Italy (Berkeley : University of California Press, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.294-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilica Papale e Sacro Convento di San Francesco. Gli antichi strumenti della Capella musicale. Saggi e catalogo (Assisi, Casa Editrice Francescana, 2013 ; Quaderni del Museo del Tesoro, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.663-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alessandra Bilotta et Marie-Pierre Chaumet-Sarkissian (dir.), Le Parement d’autel des Cordeliers de Toulouse. Anatomie d’un chef-d’œuvre du XIVe siècle. [Ouvrage réalisé à l’occasion de l’exposition organisée au musée Paul-Dupuy du 16 mars au 18 juin 2012] (Paris : Somogy éditions d’art, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor I. Stoichita, L’œil Mystique. Peindre l’extase dans l’Espagne du Siècle d’Or (Paris : Éditions du Félin, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosè in Egitto. Moïse et Pharaon, a cura di Emilio Sala (Pesaro : Fondazione Rossini, 2008 ; I Libretti di Rossini, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres. Un entretien télévisé avec H. I. Marrou (1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et liturgie aux Cordelières de Saint-Marcel. À propos de quatre processionnaux manuscrits (15e-17e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arthur Smith, Music in Ancient Judaism and Early Christianity (Burlington : Ashgate, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.475-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint François d’Assise et l’ange musicien. Un topos iconographique et musical chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.29-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Irénée Marrou (1904-1977). Essai de bibliographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.453-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Bernardoni, Verso Bohème. Gli abbozzi del libretto negli archivi di Giuseppe Giacosa e Luigi Illica (Firenze : Olschki, 2008 ; Centro studi Giacomo Puccini. Testi e documenti, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Concetta Augruso, Sacre Stimmate di san Francesco a Roma. L’Arciconfraternità e la chiesa nella prima metà del Settecento (Roma, Istituto Storico dei Cappuccini, 2011 ; Iconographia franciscana, 21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.369-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le Chant des muses chrétiennes. Cantiques spirituels et dévotion en France (1685‑1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 228 (1), pp.136-139. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Flora, The Devout Belief of the Imagination. The Paris &amp;quot;Meditationes vitae Christi&amp;quot; and the Female Franciscan Spirituality in Trecento Italy (Thurnout : Brepols, 2009 ; Disciplina Monastica, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbi e il suo tempo. Atti del Convegno Internazionale di Studi. Feltre, 4 giugnio 2005, a cura di Alberto Da Ros e Stefano Lorenzetti (Lucca : Libreria Musicale Italiana, 2011 ; Biblioteca Musicale Lim. Saggi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.605-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gounod, Requiem in C opus posthume pour solistes (SATB), chœur (SATB) et orchestre symphonique. Édité par Barbara Grossmann. (Leinfelden-Echterdingen : Carus-Verlag, [2011])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (2), pp.499-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre bon père sainct Franchois soies nous secourables. À propos du manuscrit Weckerlin A 23 de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.67-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Marrou (Davenson) et Charles Kœchlin. À propos d’une correspondance musicale inédite (1931-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Marrou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celesti Sirene. Musica e monachesimo dal Medioevo all’Ottocento. Atti del Seminario Internazionale, San Severo di Puglia (7-9 Mazo 2008). A cura di Annamaria Bonsante e Roberto Matteo Pasquandrea (Foggia : Paolo Grenzi Editore, 2010 ; Pubblicazione dell’Archivio Storico Diocesano di San Severo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Favier, Le chant des muses chrétiennes. Cantique spirituel et dévotion en France (1685-1715) (Paris : Société française de musicologie, 2008 ; Publications de la Société française de musicologie, 3e série, t. X)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103, pp.304-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de chœur de la cathédrale Saint-Lambert de Liège. 1645. Édité par Vincent Besson, Eugeen Schreurs et Philippe Vendrix (Turnhout : Brepols Publishers, 2005 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (1), pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolzoni, La rete delle immagine. Predicazione in volgare dalle origini a Benardino da Siena (Torino : Einaudi, 2009 ; Piccola Biblioteca Einaudi, 473).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel / Dinorah (1859) de Giacomo Meyerbeer. Prolégomènes à une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.365-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beghinae in cantu instructae. Musical Patrimony from Flemish Beguinages (Middle Ages – Late 18th C). Pieter Mannaerts (ed.) (Turnhout : Brepols, 2009 ; Épitome musical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (2), pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de l’enluminure. Vie et miracles de saint François d’Assise : une importante acquisition de la Bnf, n°27 (décembre 2008-janvier 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wuidar, Musique et astrologie après le Concile de Trente (Bruxelles/Rome : Institut Historique Belge de Rome, 2008 ; Études d’Histoire de l’Art, 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements franciscains et la chanson religieuse (XIIIe–XVIe siècles). Prospectives bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Picerli, Specchio primo di Musica (1630). Specchio secondo di Musica (1631), Ottavio Beretta (édit.) (Lucca : Libreria Musicale Italiana, 2008 ; Musurgiana, 8/9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo, L’espace rituel et le sacré dans le christianisme. La liturgie de l’autel portatif dans l’Antiquité et au Moyen Age (Thurnout : Brepols, 2008 ; Culture et société médiévales, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriello Puliti, Opera omnia (Ljubljana : Muzikološki inštitut, 2001-2008 ; Monumenta Artis Musicae Sloveniae). 7 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Olivato, Vita e musica del minore conventuale fra Sisto Reina di Saronno. Espressione del Barocco Padano (Sarrono : Società Storica Saronnese, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. The non-operatic Texts, Robert Ignatius Letellier et Richard Arsenty (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans étenduë de Voix, sans tons, & sans Chant. Les réguliers et le rejet du plain chant : l’exemple capucin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, V (2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et identités franciscaines en France (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.59-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer. A Guide to Research, Robert Ignatius Letellier et Marco Clemente Pellegrini (dir.) (Newcastle : Cambridge Scholars Publishing, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1), pp.231-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en valeur d’un fonds liturgique franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-2), pp.215-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ignatius Letellier, An Introduction to the Dramatic Works of Giacomo Meyerbeer : Operas, Ballets, Cantatas, Plays (Aldershot : Ashgate Publishing, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.602-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie, rhétorique et musique : les Litanies de la Vierge [H. 86] de Marc-Antoine Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiry; Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schindlöcker, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert, Jean-François-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wattier, Pierre-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladin, Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermel, François-Joseph-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossart, Jacques-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1000 personnalités de Mons &amp; de la région. Dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néri, Filippo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marot, Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diruta [Mancini], Girolamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie de musique et de Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baïf, Jean-Antoine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orden, Religiöse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.258-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banchieri, Adriano [Tomaso]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantique spirituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin [Cauvin], Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philips, Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desportes, Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratio studiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courville [Courvile], Joachim Thibault de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katholische Erneuerungsbewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.653-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuitenschulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porta, Constanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.342-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oratorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.256-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyola, Ignatius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bèze, Théodore de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaitty, Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1121-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-inventaire des archives musicales de la collégiale Saint-Vincent de Soignies conservées aux Archives de l'Etat à Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et indexation des marques de facteurs d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits musicaux conservés à la collégiale Saint-Vincent et au Musée du Chapitre de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des archives musicales d'Henri Irénée Marrou (1904-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des manuscrits et imprimés musicaux du monastère des clarisses d'Alspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogo degli manoscritti musicali conservati presso l'Archivio storico della Provincia di Cristo Re dei Frati minori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01602362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sainte Cécile de Michel Coxcie et Pierre Paul Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipingere il suono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparat critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clarisses anglaises d’Aire-sur-la-Lys (1629-1701)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire avec basse obligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ténèbres &amp; abysses. Leçons pour la Semaine Saint. Lalande. Fiocco. Pollio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel (ca 1630-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Duponchel, Vêpres pour saint François d’Assise, Rome 1665</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921). Œuvres pour violon et piano - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Music for Violin and Piano - 3. Transcriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du quatuor à cordes selon Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns, Quatuor à cordes no 1 op. 112 en mi mineur (1899). Quatuor à cordes no 2 op. 153 en sol majeur (1918)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit baroque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796) : de l'archive au concert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Messe de Mort&amp;quot; d'André Campra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et l’École belge de violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Michel (1679-1736) et Pierre-Louis Pollio (1724-1796) : musiques capitulaires du XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux &amp;quot;Concertos brandebourgeois&amp;quot; de J.-S. Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prophète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Le Prophète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Musiques capitulaires du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque musicale de l'ancien chapitre Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire musicale de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pardon de Ploërmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giacomo Meyerbeer, Dinorah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Offices notés franciscains publiés en 1773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de donnée "Sequentia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CollabScore Dataset -Towards Robust and Generalized OMR Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Digital Libraries for Musicology (DLfM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3815723.3815725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking and Combining Digital Music Sources in Digital Archives: The CollabScore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coüasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML 2026 - International Association of Music Libraries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jun 2026, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore versus PhotoScore: une comparaison à partir d‘une perspective d‘utilisateurs musicologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CollabScore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Nov 2025, Abbaye de Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer les esquisses et brouillons dans une perspective téléologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bärenreiter et l’édition de la musique française : histoire, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, May 2024, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Académies de musique dans les provinces du Nord de la France : la Chapelle-Académie du Magistrat de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies de musique du Nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Herzt, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Violinkonzerte von Camille Saint-Saëns : die Herausforderung einer kritischen Neuausgabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur, l’interprète et l’éditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Oct 2020, Paris, France. pp.200-206, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saëns Studien und Brief-Editionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltig viele Noten ! Jahrestagung der Gessellschaft für Musikforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gessellschaft für Musikforschung, Oct 2023, Sarrebrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle édition de Thaïs de Jules Massenet et Louis Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Massenet : actualités musicologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Branger, Jan 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du papier réglé pour la musique à Paris au XIXe siècle : la société papetière Lard-Esnault-Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papier à musique, papier sonore. Caractéristiques et usages du papier pour produire le son et écrire la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Textes et Manuscrits Modernes; Association Française pour l’Histoire et l’Étude du Papier et des Papeteries, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brouillon de Thaïs de Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique musicale : recherches, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalba Agresta, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catalogue thématique des œuvres de Camille Saint-Saëns – un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Catalogue thématique d’auteur : méthodes et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodora Psychoyou; Nathalie Berton-Blivet; Fabien Guilloux, Jan 2023, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philologie des Instrumentalwerks von Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns (1835-1921) - Vergangenheit und Zukunft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musik und Musikwissenschaft (TU Dortmund / Fakultät 16), Apr 2022, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galpin society biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galpin Society, Jun 2022, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Breath of Modernity ! Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musical Instrument Society, Jun 2022, Calgary, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns and Wind Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Galpin Society, Jun 2022, Edimburgh (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la copie dans une maîtrise capitulaire : l’exemple de la collégiale Saint-Vincent de Soignies au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers ateliers français de copistes en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de versailles; Institut de recherche en musicologie, Apr 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Saëns et le concours de composition de l’Académie royale de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la découverte de Camille Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri Vanhulst, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique d’Église en France au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'IReMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Doctrine de l'ange musicien. Musique et mystique dans la tradition iconographique franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seghers à l'honneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du pichet historié d'Aire-sur-la-Lys dans l'iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aire-sur-la-Lys : Musique en chapitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aire-sur-la-Lys, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euterpe. Base de données en iconographie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pichets de &amp;quot;corporation&amp;quot; à décors musicaux du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre extase et inspiration : le vin et la musique. IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la musique dans les milieux conventuels et monastiques de l'espace francophone : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Music in France during the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a Church musician between France and Southern Netherlands : the training of the choirboys in the collegiate church Saint-Vincent de Soignies (1680-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial International Conference on Baroque Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cremona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Church Music in Francophone space during the 18th Century : The Musical Archives of the church of Saint-Vincent of Soignies (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAML International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du Calvaire : identité et évolution d'une tradition chorale (1617-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gurrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une réforme monastique au coeur de la modernité : les Bénédictines de Notre-Dame du Calvaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effectifs musicaux à Soignies et dans les collégiales du Hainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques "Les instruments de musique à Soignies et dans les collégiales du Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology applied to research and to the Iconography Databases : Euterpe and Musiconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des livres de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier du maître de musique d'église (XVIe - début XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques polyphoniques improvisées à la collégiale Saint-Vincent de Soignies : le témoignage de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Le Maître de musique en son atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Guilloux; Céline Drèze, May 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’Italie. L’Italie rêvée des artistes français entre XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chocolat chez Crozat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Jan 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson et Dalila&amp;quot; de Camille Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la représentation de "Samson et Dalila" de C. Saint-Saëns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Opéra de Paris, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de l'Inventaire des Archives musicales de la collégiale Saint-Vincent de Soignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de l'Etat à Mons, Nov 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melos amoris. L’expérience spirituelle de la musique dans la tradition picturale franciscaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-François d’Assise - L’homme intemporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Culture et Dialogue, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society Salon : Madeleine Lemaire’s Tuesdays (1880-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIdIM 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIdIM, Sep 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Pierre-Louis Pollio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Pollio (1724-1796). Etat de la recherche en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singularité du contexte français pour la musique ? Les provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 1600. Mutations musicales entre Renaissance et Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02666998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture musicale dans les établissements religieux clos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail "Renaissances musicales en Hainaut"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical des clarisses d'Alspach. État de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole franciscaine de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Hainaut, terre musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et réseaux musicaux dans le Hainaut. Les exemples de Mons et de Valenciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France (année 1760-1830). Espaces musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02667040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du Festival Embaroquement Immédiat de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02732914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CollabScore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Balland-Chatignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès biennal de la Société française de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur, l'interprète et l'éditeur : éditer les oeuvres instrumentales de C. Saint-Saëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Clamagirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainaut, terre musicale (XVIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drèze Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Wymeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Medieval-Renaissance Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594C0288"/>
+    <w:nsid w:val="040030B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-guilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8157-5049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109223225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Sa&#235;ns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecomte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Biteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de M&#233;dicis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10304_01/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Andreas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8710_01/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10315_01/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webshop.arch.be/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brozska Matthias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasinfoniedorphee.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#232;ze C&#233;line" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dr&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victoires.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/MSRI" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583716-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503584560-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/buchreihen/geschichte_reihen/geschichte_scrinium_friburgense/9783954903498_mystique_langage_musique_dire_l_indicible_au_moyen_age-detail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.operadeparis.fr/fr/saison-2018-2019/742-les-huguenots-programme-2018.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579603-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/15452" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15452" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kindel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Thein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Field" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521377v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Soret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7752" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999865v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999869v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999874v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422569v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422565v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422554v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422577v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602427v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999840v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953391v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953389v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915697v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300441v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hachem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Cohen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clamagirand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300490v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915695v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115971v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953380v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953401v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422653v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422676v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422665v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02666998v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667067v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Wymeersch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039274v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-guilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8157-5049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109223225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Sa&#235;ns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecomte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Biteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de M&#233;dicis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10304_01/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Andreas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8710_01/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/produkt/details/BA10315_01/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webshop.arch.be/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brozska Matthias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasinfoniedorphee.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#232;ze C&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lit-verlag.de/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dr&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victoires.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/MSRI" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583716-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503584560-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/buchreihen/geschichte_reihen/geschichte_scrinium_friburgense/9783954903498_mystique_langage_musique_dire_l_indicible_au_moyen_age-detail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.operadeparis.fr/fr/saison-2018-2019/742-les-huguenots-programme-2018.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579603-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01601837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/15452" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15452" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15470" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kindel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Thein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Field" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Soret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7752" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999872v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422601v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422596v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422591v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422554v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422572v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422568v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422559v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602272v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602427v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01602362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140439v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953391v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010669v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422673v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104339v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515751v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3815723.3815725" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Cohen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clamagirand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hachem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300522v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300490v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521660v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115971v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953379v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953399v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953410v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674618v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674603v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422676v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02666998v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667067v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Wymeersch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02667040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02732914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657285v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>