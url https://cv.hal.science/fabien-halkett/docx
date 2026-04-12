--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -615,299 +615,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Persoons</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gorse</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510966v1</w:t>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+                <w:t xml:space="preserve">hal-03510966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne versus soilborne inoculum: White mould, where do you come from?</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,51 +2031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The escalatory Red Queen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,316 +2665,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269190v1</w:t>
+                <w:t xml:space="preserve">hal-01269013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Emila Akroume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269013v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Riccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t>
@@ -3456,303 +3456,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of asexual multiplication in poplar rust epidemics: impact on diversity and genetic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21 (20), pp.4996-5008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12008⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2383-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646739v1</w:t>
+                <w:t xml:space="preserve">hal-01191214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the role of asexual multiplication in poplar rust epidemics: impact on diversity and genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21 (10), pp.2383-2398. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 21 (20), pp.4996-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01191214v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in aggressiveness is detected among Puccinia triticina isolates of the same pathotype and clonal lineage in the adult plant stage</w:t>
               </w:r>
@@ -3862,307 +3862,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences on pathogenic fungus population structures from microsatellite data: new insights from spatial genetics approaches</w:t>
+                <w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rieux</w:t>
+                <w:t xml:space="preserve">Aurore A. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05053.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651924v1</w:t>
+                <w:t xml:space="preserve">hal-01000012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferences on pathogenic fungus population structures from microsatellite data: new insights from spatial genetics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Lapeyre de Bellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore A. Philibert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8), pp.1661 - 1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05053.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000012v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic structure of the plant pathogenic fungus Melampsora larici-populina on its wild host is extensively impacted by host domestication</w:t>
               </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,422 +5783,409 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
+              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428063v1</w:t>
+                <w:t xml:space="preserve">hal-04125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
+              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125869v1</w:t>
+                <w:t xml:space="preserve">hal-04428063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137689v1</w:t>
+                <w:t xml:space="preserve">hal-04137877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
@@ -6216,414 +6203,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137651v1</w:t>
+                <w:t xml:space="preserve">hal-04137858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
+                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137877v1</w:t>
+                <w:t xml:space="preserve">hal-04137682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
+                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137858v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
+                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137682v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations d'agents pathogènes, une cible mouvante et qui s'adapte rapidement</w:t>
               </w:r>
@@ -6672,273 +6672,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137634v1</w:t>
+                <w:t xml:space="preserve">hal-03695253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695253v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
@@ -7170,51 +7170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7263,247 +7263,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the light on poplar rust infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop PathoLED: light sources &amp; plant pathology test outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137334v1</w:t>
+                <w:t xml:space="preserve">hal-04137412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the light on poplar rust infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t>
+              <w:t xml:space="preserve">Workshop PathoLED: light sources &amp; plant pathology test outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137412v1</w:t>
+                <w:t xml:space="preserve">hal-04137334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
               </w:r>
@@ -7604,398 +7604,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Effectome Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t>
+              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137237v1</w:t>
+                <w:t xml:space="preserve">hal-03336458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t>
+              <w:t xml:space="preserve">12th Effectome Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137226v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336458v1</w:t>
+                <w:t xml:space="preserve">hal-04137226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness related traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
@@ -8240,51 +8240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8365,77 +8365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8490,51 +8490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8779,51 +8779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t>
@@ -9064,51 +9064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,260 +9382,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Persoons</w:t>
+                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t>
+              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792660v1</w:t>
+                <w:t xml:space="preserve">hal-02793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+                <w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793206v1</w:t>
+                <w:t xml:space="preserve">hal-02792660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
               </w:r>
@@ -9647,51 +9647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,51 +9781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9906,51 +9906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9986,51 +9986,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
+                <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
@@ -10065,73 +10065,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792679v1</w:t>
+                <w:t xml:space="preserve">hal-02800971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
               </w:r>
@@ -10143,51 +10143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,51 +10238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10478,51 +10478,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
@@ -10557,142 +10557,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800971v1</w:t>
+                <w:t xml:space="preserve">hal-02792679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10864,51 +10864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11097,51 +11097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence des processus épidémiques chez la rouille du peuplier dans la vallée de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11203,273 +11203,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation spatio-temporelle du déroulement d’une épidémie de rouille du peuplier dans la vallée de la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. p.54</w:t>
+              <w:t xml:space="preserve">7. Rencontres Statistiques au Sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802411v1</w:t>
+                <w:t xml:space="preserve">hal-01267965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatio-temporelle du déroulement d’une épidémie de rouille du peuplier dans la vallée de la Durance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres Statistiques au Sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Megève, France</w:t>
+              <w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. p.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267965v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t>
               </w:r>
@@ -11574,346 +11574,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+                <w:t xml:space="preserve">F. Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853204v1</w:t>
+                <w:t xml:space="preserve">hal-02756003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grognard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756003v1</w:t>
+                <w:t xml:space="preserve">hal-00853204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous raconte l'analyse des structures génétiques sur la dispersion des champignons phytopathogènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12022,51 +12022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12117,51 +12117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12251,64 +12251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t>
@@ -12471,51 +12471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12801,260 +12801,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253579v1</w:t>
+                <w:t xml:space="preserve">hal-02740999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t>
+              <w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740999v1</w:t>
+                <w:t xml:space="preserve">hal-03253579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t>
               </w:r>
@@ -13187,77 +13187,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminia de La Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t>
@@ -13623,329 +13623,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contournements de résistance : Mécanismes, dynamiques et conséquences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le May</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.135-145, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316038v1</w:t>
+                <w:t xml:space="preserve">hal-03316033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contournements de résistance : Mécanismes, dynamiques et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.135-145, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316033v1</w:t>
+                <w:t xml:space="preserve">hal-03316038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coévolution plantes-parasites en populations naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14811,51 +14811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Tahiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gueguen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pariaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0049-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lapeyre de Bellaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05053.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJSMSP4T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rivas Platero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04774.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G71QVVPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Pariaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravign&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette H. Goyeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02039.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801080" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.02.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5SBVX7D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816891v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788489v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacominus van Baalen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Tahiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gueguen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pariaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0049-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lapeyre de Bellaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05053.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJSMSP4T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rivas Platero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04774.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G71QVVPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Pariaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravign&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette H. Goyeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02039.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801080" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.02.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5SBVX7D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816891v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788489v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacominus van Baalen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>