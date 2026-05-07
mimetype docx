--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -615,593 +615,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d’un automate et d’une méthode d’analyse d’images pour le suivi de cinétiques d’infection par un champignon pathogène foliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Pierre Santerre Filleux D’arrentières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+                <w:t xml:space="preserve">hal-04620316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gorse</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03510966v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne versus soilborne inoculum: White mould, where do you come from?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03951281v1</w:t>
+                <w:t xml:space="preserve">hal-03510966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un automate et d’une méthode d’analyse d’images pour le suivi de cinétiques d’infection par un champignon pathogène foliaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne versus soilborne inoculum: White mould, where do you come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Demaison</w:t>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Faloya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (4), pp.651-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620316v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,64 +1408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of morphological but not aggressiveness‐related traits following a major resistance breakdown in the poplar rust fungus, Melampsora larici‐populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,295 +2025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The escalatory Red Queen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13980⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e251-e267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564550v1</w:t>
+                <w:t xml:space="preserve">hal-01608371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">The escalatory Red Queen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.e251-e267. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1902-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608371v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity and Origins of the Homoploid-Type Hybrid Phytophthora ×alni</w:t>
               </w:r>
@@ -2433,51 +2433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: when clones play leapfrog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the genetic characteristics of Botrytis sp. airborne inoculum and meteorological parameters, seasons and the origin of air masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,51 +4161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic structure of the plant pathogenic fungus Melampsora larici-populina on its wild host is extensively impacted by host domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5914,51 +5914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,349 +6095,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137877v1</w:t>
+                <w:t xml:space="preserve">hal-04137858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
+                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137858v1</w:t>
+                <w:t xml:space="preserve">hal-04137682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
+                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137682v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6672,273 +6672,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695253v1</w:t>
+                <w:t xml:space="preserve">hal-04137634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137634v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
@@ -7062,51 +7062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ploidy and life cycle on plant resistance durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7144,103 +7144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2020 du groupe "champignons phytopathogènes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, aucune (visio), France</w:t>
@@ -7282,90 +7282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t>
@@ -7394,51 +7394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the light on poplar rust infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7604,700 +7604,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">12th Effectome Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336458v1</w:t>
+                <w:t xml:space="preserve">hal-04137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Effectome Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t>
+              <w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137237v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t>
+              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137226v1</w:t>
+                <w:t xml:space="preserve">hal-03336458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary potential of aggressiveness related traits in the poplar rust fungus, Melampsora larici-populina</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Uninvadable strategies for biotrophic pathogens, from dynamic games to adaptive dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie - JJC 2018 Journée Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336266v1</w:t>
+                <w:t xml:space="preserve">hal-01940820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uninvadable strategies for biotrophic pathogens, from dynamic games to adaptive dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Evolutionary potential of aggressiveness related traits in the poplar rust fungus, Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie - JJC 2018 Journée Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940820v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8346,769 +8346,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence de maladies sur peupliers ou la course aux armements entre l’améliorateur et les maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Regefor Atelier Recherche et Gestion Forestières. Emergence de bioagresseurs en forêt : Comment identifier et atténuer les risques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790211v1</w:t>
+                <w:t xml:space="preserve">hal-02791243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
+              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788070v1</w:t>
+                <w:t xml:space="preserve">hal-02788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
+              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788429v1</w:t>
+                <w:t xml:space="preserve">hal-02790211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785090v1</w:t>
+                <w:t xml:space="preserve">hal-02788070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resource allocation for biotrophic plant pathogens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572090v1</w:t>
+                <w:t xml:space="preserve">hal-02785090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de maladies sur peupliers ou la course aux armements entre l’améliorateur et les maladies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
+                <w:t xml:space="preserve">Optimal resource allocation for biotrophic plant pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regefor Atelier Recherche et Gestion Forestières. Emergence de bioagresseurs en forêt : Comment identifier et atténuer les risques ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jul 2017, Toulouse, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791243v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9172,64 +9172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9280,51 +9280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de « vieilles » lignées asexuées chez les rouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9414,599 +9414,599 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793206v1</w:t>
+                <w:t xml:space="preserve">hal-02792933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Persoons</w:t>
+                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t>
+              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792660v1</w:t>
+                <w:t xml:space="preserve">hal-02793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+                <w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions: Novel challenges and opportunities for resistance to pests and pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794919v1</w:t>
+                <w:t xml:space="preserve">hal-02792660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions: Novel challenges and opportunities for resistance to pests and pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792666v1</w:t>
+                <w:t xml:space="preserve">hal-02794919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792933v1</w:t>
+                <w:t xml:space="preserve">hal-02792666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
               </w:r>
@@ -10018,51 +10018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10117,64 +10117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,51 +10238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10363,77 +10363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la rouille du peuplier au paysage variétal populicole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,51 +10510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,90 +10609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10717,77 +10717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,51 +10864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10963,51 +10963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de l'inoculum aérien de [i]Botrytis cinerea[/i] : sources locales vs introduction à partir de sources éloignées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11097,51 +11097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence des processus épidémiques chez la rouille du peuplier dans la vallée de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11203,273 +11203,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatio-temporelle du déroulement d’une épidémie de rouille du peuplier dans la vallée de la Durance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres Statistiques au Sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Megève, France</w:t>
+              <w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. p.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267965v1</w:t>
+                <w:t xml:space="preserve">hal-02802411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation spatio-temporelle du déroulement d’une épidémie de rouille du peuplier dans la vallée de la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. p.54</w:t>
+              <w:t xml:space="preserve">7. Rencontres Statistiques au Sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802411v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t>
               </w:r>
@@ -11580,103 +11580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Andanson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
@@ -11705,77 +11705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,51 +11843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous raconte l'analyse des structures génétiques sur la dispersion des champignons phytopathogènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11977,338 +11977,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Abdalrahem</w:t>
+                <w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233782v1</w:t>
+                <w:t xml:space="preserve">hal-04230809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Abdalrahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
+              <w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230809v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t>
@@ -12445,77 +12445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of virulence spread: effects of life cycle, genetic determinism and host resistance deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12551,277 +12551,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution 2018 Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336361v1</w:t>
+                <w:t xml:space="preserve">hal-03336667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Evolution 2018 Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336667v1</w:t>
+                <w:t xml:space="preserve">hal-03336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
               </w:r>
@@ -12833,64 +12833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12932,51 +12932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13040,51 +13040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13286,64 +13286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13394,51 +13394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution temporelle des caractéristiques génétiques de l’inoculum aérien de Botrytis cinerea un champignon pathogène extrêmement polyphage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13489,51 +13489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des populations aériennes de [i]Botrytis cinerea[/i] : un exemple d’aéromicrobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13623,545 +13623,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coévolution plantes-parasites en populations naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le May</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Tollenaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.115-123, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316033v1</w:t>
+                <w:t xml:space="preserve">hal-04141298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contournements de résistance : Mécanismes, dynamiques et conséquences</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.135-145, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316038v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coévolution plantes-parasites en populations naturelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Tollenaere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.115-123, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141298v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
+                <w:t xml:space="preserve">Les contournements de résistance : Mécanismes, dynamiques et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.135-145, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324138v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14179,103 +14179,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate 1.01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14329,51 +14329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14811,51 +14811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Tahiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gueguen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pariaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0049-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lapeyre de Bellaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05053.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJSMSP4T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rivas Platero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04774.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G71QVVPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Pariaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravign&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette H. Goyeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02039.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801080" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.02.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5SBVX7D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816891v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788489v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacominus van Baalen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Tahiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gueguen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pariaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0049-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lapeyre de Bellaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05053.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJSMSP4T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rivas Platero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04774.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G71QVVPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Pariaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravign&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette H. Goyeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02039.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801080" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.02.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5SBVX7D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816891v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788489v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacominus van Baalen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>